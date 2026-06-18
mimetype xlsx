--- v0 (2026-02-21)
+++ v1 (2026-06-18)
@@ -74,63 +74,65 @@
   <si>
     <t>VWS-WC-66-1</t>
   </si>
   <si>
     <t>3 e-mailberichten “QA tbv covid‐19 debat 18/3” (17 maart 2020)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>Besluit op Wob-verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-1</t>
   </si>
   <si>
     <t>Besluit op Wob-verzoek over aantal aanwezigen in kerkelijke gebouwen</t>
   </si>
   <si>
     <t>VWS-WC-66-2</t>
   </si>
   <si>
-    <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de_x000A_kerkgenootschappen” (17 maart 2020)</t>
+    <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de
+kerkgenootschappen” (17 maart 2020)</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-2</t>
   </si>
   <si>
     <t>VWS-WC-66-3</t>
   </si>
   <si>
-    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling_x000A_conference call Raad van Kerken” (17 maart – 23 maart 2020)</t>
+    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling
+conference call Raad van Kerken” (17 maart – 23 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-3</t>
   </si>
   <si>
     <t>3A.</t>
   </si>
   <si>
     <t>VWS-WC-66-3A.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 18 maart 2020 (17 maart 2020)</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-3A.</t>
   </si>
   <si>
     <t>3B.</t>
   </si>
@@ -140,72 +142,74 @@
   <si>
     <t>Verslag conference call Raad van Kerken (18 maart 2020)</t>
   </si>
   <si>
     <t>10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-3B.</t>
   </si>
   <si>
     <t>3C.</t>
   </si>
   <si>
     <t>VWS-WC-66-3C.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 25 maart 2020 (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-3C.</t>
   </si>
   <si>
     <t>VWS-WC-66-4</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Corona en religie” (19_x000A_maart 2020)</t>
+    <t>3 e-mailberichten “Corona en religie” (19
+maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-4</t>
   </si>
   <si>
     <t>4A.</t>
   </si>
   <si>
     <t>VWS-WC-66-4A.</t>
   </si>
   <si>
     <t>Verslag conference call Raad van Kerken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-4A.</t>
   </si>
   <si>
     <t>VWS-WC-66-5</t>
   </si>
   <si>
-    <t>5 –emailberichten “Corona en religie” (19_x000A_maart 2020).</t>
+    <t>5 –emailberichten “Corona en religie” (19
+maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-5</t>
   </si>
   <si>
     <t>VWS-WC-66-6</t>
   </si>
   <si>
     <t>1 e-mailbericht “Erediensten en de Grondwet” (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-6</t>
   </si>
   <si>
     <t>VWS-WC-66-7</t>
   </si>
   <si>
     <t>17 emailberichten “Factsheet Erediensten” en “Erediensten in de pratkijk”, (23 maart – 25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-7</t>
   </si>
   <si>
     <t>7A.</t>
   </si>
@@ -254,102 +258,105 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-7D.</t>
   </si>
   <si>
     <t>VWS-WC-66-8</t>
   </si>
   <si>
     <t>2 e-mailberichten “Factsheet Erediensten” (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-8</t>
   </si>
   <si>
     <t>8A.</t>
   </si>
   <si>
     <t>VWS-WC-66-8A.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-8A.</t>
   </si>
   <si>
     <t>VWS-WC-66-9</t>
   </si>
   <si>
-    <t>8 e-mailberichten over “Factsheet_x000A_Erediensten” (24 maart – 25 maart 2020).</t>
+    <t>8 e-mailberichten over “Factsheet
+Erediensten” (24 maart – 25 maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-9</t>
   </si>
   <si>
     <t>9A.</t>
   </si>
   <si>
     <t>VWS-WC-66-9A.</t>
   </si>
   <si>
     <t>Factsheet Erediensten in de praktijk (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-9A.</t>
   </si>
   <si>
     <t>9B.</t>
   </si>
   <si>
     <t>VWS-WC-66-9B.</t>
   </si>
   <si>
     <t>Concept factsheet Erediensten met commentaar DWJZ/BZK (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-9B.</t>
   </si>
   <si>
     <t>VWS-WC-66-10</t>
   </si>
   <si>
     <t>3 e-mailberichten “Publicatie Q&amp;A’s erediensten” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-10</t>
   </si>
   <si>
     <t>VWS-WC-66-11</t>
   </si>
   <si>
-    <t>9 e-mailberichten “Erediensten in de praktijk_x000A_‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
+    <t>9 e-mailberichten “Erediensten in de praktijk
+‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-11</t>
   </si>
   <si>
     <t>VWS-WC-66-12</t>
   </si>
   <si>
-    <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke_x000A_aard” (25 maart 2020)</t>
+    <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke
+aard” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-12</t>
   </si>
   <si>
     <t>VWS-WC-66-13</t>
   </si>
   <si>
     <t>5 e-mailberichten “Conceptversie VWS brief” (25 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-13</t>
   </si>
   <si>
     <t>13A.</t>
   </si>
   <si>
     <t>VWS-WC-66-13A.</t>
   </si>
   <si>
     <t>Conceptbrief Kamerbrief VWS (25 maart 2020)</t>
   </si>
@@ -371,180 +378,186 @@
   <si>
     <t>VWS-WC-66-14A.</t>
   </si>
   <si>
     <t>Communiqué concept1 (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-14A.</t>
   </si>
   <si>
     <t>14B.</t>
   </si>
   <si>
     <t>VWS-WC-66-14B.</t>
   </si>
   <si>
     <t>Communiqué concept2 (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-14B.</t>
   </si>
   <si>
     <t>VWS-WC-66-15</t>
   </si>
   <si>
-    <t>1 e-mailbericht “Het Communiqué” (26_x000A_maart 2020)</t>
+    <t>1 e-mailbericht “Het Communiqué” (26
+maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-15</t>
   </si>
   <si>
     <t>15A.</t>
   </si>
   <si>
     <t>VWS-WC-66-15A.</t>
   </si>
   <si>
     <t>Gezamenlijk Communiqué koepelorganisaties (26 maart 2020)</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-15A.</t>
   </si>
   <si>
     <t>VWS-WC-66-16</t>
   </si>
   <si>
     <t>7 e-mailberichten “Constitutionele aandachtspunten maatregelen COVID-19” (30 maart - 2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-16</t>
   </si>
   <si>
     <t>16A.</t>
   </si>
   <si>
     <t>VWS-WC-66-16A.</t>
   </si>
   <si>
     <t>Nota constitutionele aandachtspunten (29 maart 2020)</t>
   </si>
   <si>
     <t>10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-16A.</t>
   </si>
   <si>
     <t>VWS-WC-66-17</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Grondwet - religieuze_x000A_bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
+    <t>3 e-mailberichten “Grondwet - religieuze
+bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-17</t>
   </si>
   <si>
     <t>VWS-WC-66-18</t>
   </si>
   <si>
     <t>2 e-mailberichten “Grondwet - religieuze bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-18</t>
   </si>
   <si>
     <t>VWS-WC-66-19</t>
   </si>
   <si>
-    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer_x000A_personen” (3 april 2020)</t>
+    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer
+personen” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-19</t>
   </si>
   <si>
     <t>19A.</t>
   </si>
   <si>
     <t>VWS-WC-66-19A.</t>
   </si>
   <si>
     <t>Landsadvocaat advies (1 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-19A.</t>
   </si>
   <si>
     <t>VWS-WC-66-20</t>
   </si>
   <si>
     <t>3 e-mailbericht “Voorbereidend stuk voor Call met de Raad der Kerken 3/4" (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-20</t>
   </si>
   <si>
     <t>20A.</t>
   </si>
   <si>
     <t>VWS-WC-66-20A.</t>
   </si>
   <si>
-    <t>Nota conference call 3 april 2020 (1 april_x000A_2020)</t>
+    <t>Nota conference call 3 april 2020 (1 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-20A.</t>
   </si>
   <si>
     <t>VWS-WC-66-21</t>
   </si>
   <si>
     <t>E-mailbericht “Terugkoppeling cc MinJenV- Kerkelijke vertegenwoordigers” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-21</t>
   </si>
   <si>
     <t>21A.</t>
   </si>
   <si>
     <t>VWS-WC-66-21A.</t>
   </si>
   <si>
-    <t>Verslag van conference call 3 april 2020 (3_x000A_april 2020)</t>
+    <t>Verslag van conference call 3 april 2020 (3
+april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-21A.</t>
   </si>
   <si>
     <t>VWS-WC-66-22</t>
   </si>
   <si>
-    <t>E-mailberichten over “Uitvraag eerste JenV‐_x000A_brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
+    <t>E-mailberichten over “Uitvraag eerste JenV‐
+brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-22</t>
   </si>
   <si>
     <t>22A.</t>
   </si>
   <si>
     <t>VWS-WC-66-22A.</t>
   </si>
   <si>
     <t>Concept JenV Covid-19 Kamerbrief (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-22A.</t>
   </si>
   <si>
     <t>22B.</t>
   </si>
   <si>
     <t>VWS-WC-66-22B.</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving maatregelen door kerkgenootschappen (6 april 2020)</t>
   </si>
@@ -566,51 +579,52 @@
   <si>
     <t>VWS-WC-66-23</t>
   </si>
   <si>
     <t>3 e-mailberichten “RE: Factsheet erediensten (praktisch) 2 april 2020” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-23</t>
   </si>
   <si>
     <t>23A.</t>
   </si>
   <si>
     <t>VWS-WC-66-23A.</t>
   </si>
   <si>
     <t>Factsheet Erediensten (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-23A.</t>
   </si>
   <si>
     <t>VWS-WC-66-24</t>
   </si>
   <si>
-    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april_x000A_2020)</t>
+    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-24</t>
   </si>
   <si>
     <t>24A.</t>
   </si>
   <si>
     <t>VWS-WC-66-24A.</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving door kerkgenootschappen (7 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-24A.</t>
   </si>
   <si>
     <t>24B.</t>
   </si>
   <si>
     <t>VWS-WC-66-24B.</t>
   </si>
   <si>
     <t>Dossier debat MJenV (7 april 2020)</t>
   </si>
@@ -632,120 +646,126 @@
   <si>
     <t>VWS-WC-66-25A.</t>
   </si>
   <si>
     <t>Concept nota overleg Contactorgaan Moslims en Overheid (CMO) (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-25A.</t>
   </si>
   <si>
     <t>25B.</t>
   </si>
   <si>
     <t>VWS-WC-66-25B.</t>
   </si>
   <si>
     <t>Nota overleg CMO (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-25B.</t>
   </si>
   <si>
     <t>VWS-WC-66-26</t>
   </si>
   <si>
-    <t>4 e-mailberichten “JenV-brief corona 9/4” (7_x000A_tm 8 april 2020)</t>
+    <t>4 e-mailberichten “JenV-brief corona 9/4” (7
+tm 8 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-26</t>
   </si>
   <si>
     <t>VWS-WC-66-27</t>
   </si>
   <si>
-    <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8_x000A_april 2020)</t>
+    <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8
+april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-27</t>
   </si>
   <si>
     <t>27A.</t>
   </si>
   <si>
     <t>VWS-WC-66-27A.</t>
   </si>
   <si>
-    <t>Nota conference call 9 april 2020 (8 april_x000A_2020)</t>
+    <t>Nota conference call 9 april 2020 (8 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-27A.</t>
   </si>
   <si>
     <t>VWS-WC-66-28</t>
   </si>
   <si>
-    <t>Eerste reeks 5 “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
+    <t>Eerste reeks 5 “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-28</t>
   </si>
   <si>
     <t>28A.</t>
   </si>
   <si>
     <t>VWS-WC-66-28A.</t>
   </si>
   <si>
     <t>Conceptversie antwoord Kamervraag GroenLinks (datum tussen 7 en 9 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-28A.</t>
   </si>
   <si>
     <t>28B.</t>
   </si>
   <si>
     <t>VWS-WC-66-28B.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-28B.</t>
   </si>
   <si>
     <t>28C.</t>
   </si>
   <si>
     <t>VWS-WC-66-28C.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-28C.</t>
   </si>
   <si>
     <t>VWS-WC-66-29</t>
   </si>
   <si>
-    <t>Tweede reeks e-mailberichten over_x000A_Kamervraag GL “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
+    <t>Tweede reeks e-mailberichten over
+Kamervraag GL “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-29</t>
   </si>
   <si>
     <t>29abcdefg</t>
   </si>
   <si>
     <t>VWS-WC-66-29abcdefg</t>
   </si>
   <si>
     <t>Conceptversies antwoord Kamervraag GL (data tussen 9 en 14 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-29abcdefg</t>
   </si>
   <si>
     <t>VWS-WC-66-30</t>
   </si>
   <si>
     <t>WhatsApp gesprek Nederlands Dagblad (12 maart 2020 t/m 24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/066/document/VWS-WC-66-30</t>
   </si>