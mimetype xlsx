--- v0 (2026-01-13)
+++ v1 (2026-06-11)
@@ -86,63 +86,65 @@
   <si>
     <t>Wob-besluit oranje gebieden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-1</t>
   </si>
   <si>
     <t>Wob- besluit oranje gebieden</t>
   </si>
   <si>
     <t>VWS-WC-064-2</t>
   </si>
   <si>
     <t>Informatiebericht aan ICCB over Tijdelijke reisbeperking Schengen en Wereldwijd reisadvies ‘alleen noodzakelijke reizen’</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-2</t>
   </si>
   <si>
     <t>VWS-WC-064-3</t>
   </si>
   <si>
-    <t>Nota Minister  Code Oranje en_x000A_Travel ban ‐ 16 maart 2020</t>
+    <t>Nota Minister  Code Oranje en
+Travel ban ‐ 16 maart 2020</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-3</t>
   </si>
   <si>
     <t>VWS-WC-064-4</t>
   </si>
   <si>
-    <t>Dringend beroep om steun_x000A_voor TUI Nederland</t>
+    <t>Dringend beroep om steun
+voor TUI Nederland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-4</t>
   </si>
   <si>
     <t>VWS-WC-064-5</t>
   </si>
   <si>
     <t>Finale brief Nederlandse Staat 17032020 (002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-5</t>
   </si>
   <si>
     <t>VWS-WC-064-6</t>
   </si>
   <si>
     <t>Beslisnota MCCB over aanpak inkomende passagiers via de luchtvaart i.v.m. COVID‐19‐ crisis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-6</t>
   </si>
   <si>
     <t>6a</t>
   </si>
@@ -194,135 +196,140 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-7</t>
   </si>
   <si>
     <t>VWS-WC-064-8</t>
   </si>
   <si>
     <t>IENW BSK‐2020 71812  02 Agenda Overleg met de luchtvaartsector huidige situatie 16 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-8</t>
   </si>
   <si>
     <t>VWS-WC-064-9</t>
   </si>
   <si>
     <t>gespreksnota Overleg met de luchtvaartsector inzake de actuele situatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-9</t>
   </si>
   <si>
     <t>VWS-WC-064-10</t>
   </si>
   <si>
-    <t>Handelingsprotocol inkomende passagiers uit COVID‐19 hoog‐_x000A_risicolanden</t>
+    <t>Handelingsprotocol inkomende passagiers uit COVID‐19 hoog‐
+risicolanden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-10</t>
   </si>
   <si>
     <t>VWS-WC-064-11</t>
   </si>
   <si>
-    <t>Aanvullende aanwijzing COVID‐19 maatregelen inkomende passagiers_x000A_uit hoog‐risicolanden</t>
+    <t>Aanvullende aanwijzing COVID‐19 maatregelen inkomende passagiers
+uit hoog‐risicolanden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-11</t>
   </si>
   <si>
     <t>VWS-WC-064-12</t>
   </si>
   <si>
     <t>Notitie COVID‐19 maatregelen inkomende passagiers en te hanteren lijst voor hoog‐risicogebieden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-12</t>
   </si>
   <si>
     <t>VWS-WC-064-13</t>
   </si>
   <si>
     <t>agp 5. Beleidsboodschap oranje quarantaine concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-13</t>
   </si>
   <si>
     <t>VWS-WC-064-14</t>
   </si>
   <si>
     <t>Notitie vervolg maatregelen inkomende passagiers i.v.m. COVID‐19 t.b.v. directeurenoverleg 6 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-14</t>
   </si>
   <si>
     <t>VWS-WC-064-15</t>
   </si>
   <si>
-    <t>Redeneerlijn mondneusmaskers in_x000A_de luchtvaart</t>
+    <t>Redeneerlijn mondneusmaskers in
+de luchtvaart</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-15</t>
   </si>
   <si>
     <t>VWS-WC-064-16</t>
   </si>
   <si>
-    <t>Beantwoording Kamervragen over de berichten dat KLM weer wil gaan vliegen op diverse Europese steden (ingezonden 6_x000A_mei 2020)</t>
+    <t>Beantwoording Kamervragen over de berichten dat KLM weer wil gaan vliegen op diverse Europese steden (ingezonden 6
+mei 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-16</t>
   </si>
   <si>
     <t>16a</t>
   </si>
   <si>
     <t>VWS-WC-064-16a</t>
   </si>
   <si>
     <t>2020Z07997 antwoorden op kamervragen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-16a</t>
   </si>
   <si>
     <t>VWS-WC-064-17</t>
   </si>
   <si>
     <t>toerisme en vervoer in en na 2020 Kamerbrief Toerismepakket tbv toerismewerkgroep FIenW (Bijlage X)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-17</t>
   </si>
   <si>
     <t>VWS-WC-064-18</t>
   </si>
   <si>
-    <t>QenA’s luchtvaart 6_x000A_mei 2020</t>
+    <t>QenA’s luchtvaart 6
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-18</t>
   </si>
   <si>
     <t>VWS-WC-064-19</t>
   </si>
   <si>
     <t>e‐mail</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-19</t>
   </si>
   <si>
     <t>VWS-WC-064-20</t>
   </si>
   <si>
     <t>e‐mail + bijlage</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-20</t>
   </si>
@@ -356,210 +363,222 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-21a</t>
   </si>
   <si>
     <t>VWS-WC-064-22</t>
   </si>
   <si>
     <t>RE_ (TLP Oranje) Informatiebericht #57 COVID‐19...</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-22</t>
   </si>
   <si>
     <t>VWS-WC-064-23</t>
   </si>
   <si>
     <t>FW_ Presentatie toerisme + OMT adviesaanvraag v...</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-23</t>
   </si>
   <si>
     <t>VWS-WC-064-24</t>
   </si>
   <si>
-    <t>OMT adviesaanvraag over toerisme versie 23 mei versie_x000A_3.</t>
+    <t>OMT adviesaanvraag over toerisme versie 23 mei versie
+3.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-24</t>
   </si>
   <si>
     <t>VWS-WC-064-25</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-25</t>
   </si>
   <si>
     <t>VWS-WC-064-26</t>
   </si>
   <si>
-    <t>EASA LIJST COVID‐19 HOOGRISICOGEBIEDEN_x000A_UPDATE 27 MEI</t>
+    <t>EASA LIJST COVID‐19 HOOGRISICOGEBIEDEN
+UPDATE 27 MEI</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-26</t>
   </si>
   <si>
     <t>VWS-WC-064-27</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-27</t>
   </si>
   <si>
     <t>27a</t>
   </si>
   <si>
     <t>VWS-WC-064-27a</t>
   </si>
   <si>
-    <t>Toerisme van en naar Nederland &amp; COVID‐19_x000A_Presentatie SG J&amp;V</t>
+    <t>Toerisme van en naar Nederland &amp; COVID‐19
+Presentatie SG J&amp;V</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-27a</t>
   </si>
   <si>
     <t>VWS-WC-064-28</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-28</t>
   </si>
   <si>
     <t>28a</t>
   </si>
   <si>
     <t>VWS-WC-064-28a</t>
   </si>
   <si>
-    <t>Acties werkgroep Toerisme 25 mei ‐27_x000A_mei</t>
+    <t>Acties werkgroep Toerisme 25 mei ‐27
+mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-28a</t>
   </si>
   <si>
     <t>VWS-WC-064-29</t>
   </si>
   <si>
     <t>RE_ vragen over toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-29</t>
   </si>
   <si>
     <t>VWS-WC-064-30</t>
   </si>
   <si>
-    <t>Huidige situatie maatregelen_x000A_inkomende passagiers</t>
+    <t>Huidige situatie maatregelen
+inkomende passagiers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-30</t>
   </si>
   <si>
     <t>VWS-WC-064-31</t>
   </si>
   <si>
-    <t>Toerisme van en naar Nederland &amp; COVID‐19 Presentatie voor BWO_x000A_toerisme</t>
+    <t>Toerisme van en naar Nederland &amp; COVID‐19 Presentatie voor BWO
+toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-31</t>
   </si>
   <si>
     <t>VWS-WC-064-32</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-32</t>
   </si>
   <si>
     <t>VWS-WC-064-33</t>
   </si>
   <si>
-    <t>FW  Powerpoint, Kamerbrief_x000A_toerisme + info IATA I&amp;W</t>
+    <t>FW  Powerpoint, Kamerbrief
+toerisme + info IATA I&amp;W</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-33</t>
   </si>
   <si>
     <t>VWS-WC-064-34</t>
   </si>
   <si>
-    <t>Afwegingskader voor toerisme in tijden van_x000A_COVID‐19</t>
+    <t>Afwegingskader voor toerisme in tijden van
+COVID‐19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-34</t>
   </si>
   <si>
     <t>VWS-WC-064-35</t>
   </si>
   <si>
     <t>Nota toerisme 2‐6‐2019</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-35</t>
   </si>
   <si>
     <t>VWS-WC-064-36</t>
   </si>
   <si>
     <t>Schiphol Group  een verantwoorde start en aankomst van uw reis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-36</t>
   </si>
   <si>
     <t>VWS-WC-064-37</t>
   </si>
   <si>
-    <t>toerisme en COVID 19_x000A_MCCb 3 juni</t>
+    <t>toerisme en COVID 19
+MCCb 3 juni</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-37</t>
   </si>
   <si>
     <t>VWS-WC-064-371</t>
   </si>
   <si>
-    <t>Titel  Dringend advies voor thuisquarantaine in gebieden buiten EU, Schengen en VK tot en_x000A_met 1 juli</t>
+    <t>Titel  Dringend advies voor thuisquarantaine in gebieden buiten EU, Schengen en VK tot en
+met 1 juli</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-371</t>
   </si>
   <si>
     <t>VWS-WC-064-38</t>
   </si>
   <si>
-    <t>Uitnodiging,  bespreking_x000A_luchtvaartmaatregelen</t>
+    <t>Uitnodiging,  bespreking
+luchtvaartmaatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-38</t>
   </si>
   <si>
     <t>VWS-WC-064-39</t>
   </si>
   <si>
-    <t>Aanpassing aanwijzing COVID‐19 hoog‐_x000A_risicogebied</t>
+    <t>Aanpassing aanwijzing COVID‐19 hoog‐
+risicogebied</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-39</t>
   </si>
   <si>
     <t>VWS-WC-064-40</t>
   </si>
   <si>
     <t>RE  overleg corendon zo</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-40</t>
   </si>
   <si>
     <t>VWS-WC-064-41</t>
   </si>
   <si>
     <t>Re  Dringende uitnodiging</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-41</t>
   </si>
   <si>
     <t>VWS-WC-064-42</t>
   </si>
@@ -593,729 +612,768 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-45</t>
   </si>
   <si>
     <t>45a</t>
   </si>
   <si>
     <t>VWS-WC-064-45a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-45a</t>
   </si>
   <si>
     <t>VWS-WC-064-46</t>
   </si>
   <si>
     <t>Reactie IenW op brief van IATA en ACI Eur van 8 juni 2019</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-46</t>
   </si>
   <si>
     <t>VWS-WC-064-47</t>
   </si>
   <si>
-    <t>Belnotitie / Mogelijk voornemen van telefonisch gesprek met_x000A_Corendon over het vliegen op Turkije “Corendon hervat Turkije‐reizen, ondanks negatief reisadvies” van 26 uni 2020</t>
+    <t>Belnotitie / Mogelijk voornemen van telefonisch gesprek met
+Corendon over het vliegen op Turkije “Corendon hervat Turkije‐reizen, ondanks negatief reisadvies” van 26 uni 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-47</t>
   </si>
   <si>
     <t>VWS-WC-064-48</t>
   </si>
   <si>
     <t>Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-48</t>
   </si>
   <si>
     <t>VWS-WC-064-49</t>
   </si>
   <si>
-    <t>terugkoppeling overleg_x000A_inreisverbod</t>
+    <t>terugkoppeling overleg
+inreisverbod</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-49</t>
   </si>
   <si>
     <t>VWS-WC-064-50</t>
   </si>
   <si>
     <t>RE_ Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-50</t>
   </si>
   <si>
     <t>VWS-WC-064-51</t>
   </si>
   <si>
-    <t>RE_ Mondelinge vraag_x000A_Corendon</t>
+    <t>RE_ Mondelinge vraag
+Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-51</t>
   </si>
   <si>
     <t>VWS-WC-064-52</t>
   </si>
   <si>
     <t>RE  Corendon Spoed</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-52</t>
   </si>
   <si>
     <t>VWS-WC-064-53</t>
   </si>
   <si>
-    <t>FW  RONDZENDMAP‐_x000A_2020/8200 U heeft een recordactie in HPRM, Mondeline vraag Kröger (GL) over Turkije‐reizen Corendon, ondanks negatief reisadvies</t>
+    <t>FW  RONDZENDMAP‐
+2020/8200 U heeft een recordactie in HPRM, Mondeline vraag Kröger (GL) over Turkije‐reizen Corendon, ondanks negatief reisadvies</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-53</t>
   </si>
   <si>
     <t>53a</t>
   </si>
   <si>
     <t>VWS-WC-064-53a</t>
   </si>
   <si>
-    <t>1. Oplegnota mondeline vraag Kröger over Turkije‐reizen_x000A_Corendon</t>
+    <t>1. Oplegnota mondeline vraag Kröger over Turkije‐reizen
+Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-53a</t>
   </si>
   <si>
     <t>53b</t>
   </si>
   <si>
     <t>VWS-WC-064-53b</t>
   </si>
   <si>
-    <t>2. Redeneerlijn mondelinge vraag Kröger over Turkije‐_x000A_reizen Corendon</t>
+    <t>2. Redeneerlijn mondelinge vraag Kröger over Turkije‐
+reizen Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-53b</t>
   </si>
   <si>
     <t>53c</t>
   </si>
   <si>
     <t>VWS-WC-064-53c</t>
   </si>
   <si>
-    <t>3. QA mondelinge vragen Kröger over Turkije‐reizen_x000A_Corendon</t>
+    <t>3. QA mondelinge vragen Kröger over Turkije‐reizen
+Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-53c</t>
   </si>
   <si>
     <t>53d</t>
   </si>
   <si>
     <t>VWS-WC-064-53d</t>
   </si>
   <si>
-    <t>4. Nieuwsbericht Corendon hervat Turije‐reizen, ondanks_x000A_negatief reisadvies</t>
+    <t>4. Nieuwsbericht Corendon hervat Turije‐reizen, ondanks
+negatief reisadvies</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-53d</t>
   </si>
   <si>
     <t>VWS-WC-064-54</t>
   </si>
   <si>
     <t>RE_ vragen MV corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-54</t>
   </si>
   <si>
     <t>VWS-WC-064-55</t>
   </si>
   <si>
     <t>20200629 Beslisdocument MCC‐19 ‐ inreisverbod</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-55</t>
   </si>
   <si>
     <t>VWS-WC-064-56</t>
   </si>
   <si>
-    <t>Verslag Werkgroep_x000A_Toerisme 29 juni</t>
+    <t>Verslag Werkgroep
+Toerisme 29 juni</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-56</t>
   </si>
   <si>
     <t>VWS-WC-064-57</t>
   </si>
   <si>
-    <t>FW_ IENW BSK‐2020 123719_x000A_3. QA mondelinge vrag...</t>
+    <t>FW_ IENW BSK‐2020 123719
+3. QA mondelinge vrag...</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-57</t>
   </si>
   <si>
     <t>VWS-WC-064-58</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-58</t>
   </si>
   <si>
     <t>VWS-WC-064-59</t>
   </si>
   <si>
-    <t>FW_ Aanpassingen reisadvies_x000A_en quarantaine voor...(1)</t>
+    <t>FW_ Aanpassingen reisadvies
+en quarantaine voor...(1)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-59</t>
   </si>
   <si>
     <t>59a</t>
   </si>
   <si>
     <t>VWS-WC-064-59a</t>
   </si>
   <si>
     <t>Wekelijkse inventarisatie veilige landen in EU/EFTA voor risico op import COVID‐19 in Nederland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-59a</t>
   </si>
   <si>
     <t>VWS-WC-064-60</t>
   </si>
   <si>
-    <t>FW_ Aanpassingen reisadvies_x000A_en quarantaine voor...</t>
+    <t>FW_ Aanpassingen reisadvies
+en quarantaine voor...</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-60</t>
   </si>
   <si>
     <t>VWS-WC-064-61</t>
   </si>
   <si>
-    <t>vraag corendon met oog op_x000A_persco MP morgen</t>
+    <t>vraag corendon met oog op
+persco MP morgen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-61</t>
   </si>
   <si>
     <t>VWS-WC-064-62</t>
   </si>
   <si>
-    <t>Annotatie MCC 7 juli 2020_x000A_(002)</t>
+    <t>Annotatie MCC 7 juli 2020
+(002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-62</t>
   </si>
   <si>
     <t>VWS-WC-064-63</t>
   </si>
   <si>
-    <t>Verslag Stuurgroep VGL 9 juli_x000A_concept</t>
+    <t>Verslag Stuurgroep VGL 9 juli
+concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-63</t>
   </si>
   <si>
     <t>VWS-WC-064-64</t>
   </si>
   <si>
-    <t>RE_ Wekelijkse inventarisatie_x000A_veilige landen RIVM</t>
+    <t>RE_ Wekelijkse inventarisatie
+veilige landen RIVM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-64</t>
   </si>
   <si>
     <t>VWS-WC-064-65</t>
   </si>
   <si>
     <t>Quarantaine_EasyJet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-65</t>
   </si>
   <si>
     <t>VWS-WC-064-66</t>
   </si>
   <si>
     <t>FW  hierbij</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-66</t>
   </si>
   <si>
     <t>VWS-WC-064-67</t>
   </si>
   <si>
-    <t>Terugkoppeling interdepartementaal overleg implementatie geleidelijke_x000A_opheffing EU‐inreisverbod</t>
+    <t>Terugkoppeling interdepartementaal overleg implementatie geleidelijke
+opheffing EU‐inreisverbod</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-67</t>
   </si>
   <si>
     <t>67a</t>
   </si>
   <si>
     <t>VWS-WC-064-67a</t>
   </si>
   <si>
-    <t>Voorstel EZK uitzondering thuisquarantaine bij_x000A_reizen.docx</t>
+    <t>Voorstel EZK uitzondering thuisquarantaine bij
+reizen.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-67a</t>
   </si>
   <si>
     <t>VWS-WC-064-68</t>
   </si>
   <si>
-    <t>Verslag Bijeenkomst Werkgroep Toerisme_x000A_13 juli 11 00 ‐12 00</t>
+    <t>Verslag Bijeenkomst Werkgroep Toerisme
+13 juli 11 00 ‐12 00</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-68</t>
   </si>
   <si>
     <t>VWS-WC-064-69</t>
   </si>
   <si>
     <t>e‐mail + bijalge</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-69</t>
   </si>
   <si>
     <t>69a</t>
   </si>
   <si>
     <t>VWS-WC-064-69a</t>
   </si>
   <si>
-    <t>beslisnota conceptreactei e‐mail Corendon vluchten_x000A_naar Turijke</t>
+    <t>beslisnota conceptreactei e‐mail Corendon vluchten
+naar Turijke</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-69a</t>
   </si>
   <si>
     <t>VWS-WC-064-70</t>
   </si>
   <si>
-    <t>RE_ Overzicht vluchten tussen_x000A_Nederland en Turkije</t>
+    <t>RE_ Overzicht vluchten tussen
+Nederland en Turkije</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-70</t>
   </si>
   <si>
     <t>VWS-WC-064-71</t>
   </si>
   <si>
-    <t>FW_ terugkoppeling DG_x000A_overleg buitenland_ toerisme</t>
+    <t>FW_ terugkoppeling DG
+overleg buitenland_ toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-71</t>
   </si>
   <si>
     <t>VWS-WC-064-72</t>
   </si>
   <si>
-    <t>FW_ Verslag Werkgroep_x000A_toerisme 13 juli</t>
+    <t>FW_ Verslag Werkgroep
+toerisme 13 juli</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-72</t>
   </si>
   <si>
     <t>VWS-WC-064-73</t>
   </si>
   <si>
-    <t>Verzamelnota Internationaal_x000A_en toerisme</t>
+    <t>Verzamelnota Internationaal
+en toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-73</t>
   </si>
   <si>
     <t>73a</t>
   </si>
   <si>
     <t>VWS-WC-064-73a</t>
   </si>
   <si>
-    <t>IENW BSK‐2020 143137  01._x000A_Beslisnota Toerisme en Internationaal</t>
+    <t>IENW BSK‐2020 143137  01.
+Beslisnota Toerisme en Internationaal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-73a</t>
   </si>
   <si>
     <t>VWS-WC-064-74</t>
   </si>
   <si>
     <t>0 Beslisnota beantwoording Kamevragen Van Raan (PvdD) over Corendon en Turkije</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-74</t>
   </si>
   <si>
     <t>VWS-WC-064-75</t>
   </si>
   <si>
-    <t>FW_ Lead‐in tijd voor luchtvaartmaatschappijen bij op‐ of afschalen van de status_x000A_van landen</t>
+    <t>FW_ Lead‐in tijd voor luchtvaartmaatschappijen bij op‐ of afschalen van de status
+van landen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-75</t>
   </si>
   <si>
     <t>VWS-WC-064-76</t>
   </si>
   <si>
-    <t>Korte terugkoppeling_x000A_werkgroep toerisme</t>
+    <t>Korte terugkoppeling
+werkgroep toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-76</t>
   </si>
   <si>
     <t>76a</t>
   </si>
   <si>
     <t>VWS-WC-064-76a</t>
   </si>
   <si>
     <t>Advies RIVM week 30 2020 voor VWS over</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-76a</t>
   </si>
   <si>
     <t>76b</t>
   </si>
   <si>
     <t>VWS-WC-064-76b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-76b</t>
   </si>
   <si>
     <t>VWS-WC-064-77</t>
   </si>
   <si>
-    <t>Beantwoording Kamervragen over Corendon en het_x000A_reisadvies "oranje"</t>
+    <t>Beantwoording Kamervragen over Corendon en het
+reisadvies "oranje"</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-77</t>
   </si>
   <si>
     <t>77a</t>
   </si>
   <si>
     <t>VWS-WC-064-77a</t>
   </si>
   <si>
-    <t>Beantwoording Kamervragen van het lid Van Raan (PvdD) over Corendon en het_x000A_reisadvies 'oranje'</t>
+    <t>Beantwoording Kamervragen van het lid Van Raan (PvdD) over Corendon en het
+reisadvies 'oranje'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-77a</t>
   </si>
   <si>
     <t>VWS-WC-064-78</t>
   </si>
   <si>
     <t>ontwikkelingen COVID_19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-78</t>
   </si>
   <si>
     <t>VWS-WC-064-79</t>
   </si>
   <si>
     <t>Covid‐19 Beleid Coordinatiegroep 29 juli</t>
   </si>
   <si>
     <t>11.1;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-79</t>
   </si>
   <si>
     <t>VWS-WC-064-80</t>
   </si>
   <si>
-    <t>beslisnota mobiliteit &amp;_x000A_toerisme</t>
+    <t>beslisnota mobiliteit &amp;
+toerisme</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-80</t>
   </si>
   <si>
     <t>VWS-WC-064-81</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-81</t>
   </si>
   <si>
     <t>81a</t>
   </si>
   <si>
     <t>VWS-WC-064-81a</t>
   </si>
   <si>
     <t>Advies n.a.v. 73e OMT COVID‐19, deel 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-81a</t>
   </si>
   <si>
     <t>VWS-WC-064-82</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-82</t>
   </si>
   <si>
     <t>82a</t>
   </si>
   <si>
     <t>VWS-WC-064-82a</t>
   </si>
   <si>
     <t>Code oranje voor Provincie Antwerpen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-82a</t>
   </si>
   <si>
     <t>VWS-WC-064-83</t>
   </si>
   <si>
-    <t>beslisnota ondertekenen Kamerbrief Internationaal_x000A_personenverkeer</t>
+    <t>beslisnota ondertekenen Kamerbrief Internationaal
+personenverkeer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-83</t>
   </si>
   <si>
     <t>VWS-WC-064-84</t>
   </si>
   <si>
-    <t>RE_ RIVM landen adviezen EU+St. Maarten week 31 ‐ NIET_x000A_OPENBAAR_1</t>
+    <t>RE_ RIVM landen adviezen EU+St. Maarten week 31 ‐ NIET
+OPENBAAR_1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-84</t>
   </si>
   <si>
     <t>VWS-WC-064-85</t>
   </si>
   <si>
     <t>RE_ Vrij‐mi‐update Covid</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-85</t>
   </si>
   <si>
     <t>VWS-WC-064-86</t>
   </si>
   <si>
     <t>RE_ NOTAM wijziging A1597 betreffende reisadvies Sint</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-86</t>
   </si>
   <si>
     <t>VWS-WC-064-87</t>
   </si>
   <si>
     <t>RE_ Beantwoording vragen minister over testen(1)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-87</t>
   </si>
   <si>
     <t>VWS-WC-064-88</t>
   </si>
   <si>
-    <t>Stand van zaken nota over_x000A_Testen en Registreren</t>
+    <t>Stand van zaken nota over
+Testen en Registreren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-88</t>
   </si>
   <si>
     <t>VWS-WC-064-89</t>
   </si>
   <si>
     <t>Reactie n.a.v. 73e OMT COVID‐19, deel 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-89</t>
   </si>
   <si>
     <t>VWS-WC-064-90</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-90</t>
   </si>
   <si>
     <t>VWS-WC-064-91</t>
   </si>
   <si>
-    <t>nota ter informatie stand van zaken Registratie en (asymptomatisch) testen n.a.v._x000A_Kamerbrief VWS 31/7</t>
+    <t>nota ter informatie stand van zaken Registratie en (asymptomatisch) testen n.a.v.
+Kamerbrief VWS 31/7</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-91</t>
   </si>
   <si>
     <t>VWS-WC-064-92</t>
   </si>
   <si>
     <t>Dagmail 4‐8‐2019</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-92</t>
   </si>
   <si>
     <t>VWS-WC-064-93</t>
   </si>
   <si>
     <t>RE  Cijfers EHV en Rdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-93</t>
   </si>
   <si>
     <t>VWS-WC-064-94</t>
   </si>
   <si>
     <t>Reizigers uit 'oranje gebieden'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-94</t>
   </si>
   <si>
     <t>VWS-WC-064-95</t>
   </si>
   <si>
-    <t>RE_ Kamerbrief + regeling verlenging vliegverboden BES_x000A_tot 1 september gepubliceerd</t>
+    <t>RE_ Kamerbrief + regeling verlenging vliegverboden BES
+tot 1 september gepubliceerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-95</t>
   </si>
   <si>
     <t>VWS-WC-064-96</t>
   </si>
   <si>
     <t>RE_ Wijziging NOTAM A1677_1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-96</t>
   </si>
   <si>
     <t>VWS-WC-064-97</t>
   </si>
   <si>
     <t>Dagmail 7‐8‐2019</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-97</t>
   </si>
   <si>
     <t>VWS-WC-064-98</t>
   </si>
   <si>
     <t>02. BIJLAGE 1 Ontwikkelingen_COVID‐19 Brief TK 6aug</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-98</t>
   </si>
   <si>
     <t>VWS-WC-064-99</t>
   </si>
   <si>
-    <t>01. Nota ter informatie kamerbrief ontwikkelingen_x000A_COVID‐18</t>
+    <t>01. Nota ter informatie kamerbrief ontwikkelingen
+COVID‐18</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-99</t>
   </si>
   <si>
     <t>VWS-WC-064-100</t>
   </si>
   <si>
-    <t>Factsheet reisadviezen, spelregels en onveilige_x000A_landen (svz 10/8)</t>
+    <t>Factsheet reisadviezen, spelregels en onveilige
+landen (svz 10/8)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-100</t>
   </si>
   <si>
     <t>VWS-WC-064-101</t>
   </si>
   <si>
-    <t>RE_ Vraag_ Bijdrage voor Dossier AO Corona (deadline_x000A_maandag 10_08 12_00)</t>
+    <t>RE_ Vraag_ Bijdrage voor Dossier AO Corona (deadline
+maandag 10_08 12_00)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-101</t>
   </si>
   <si>
     <t>VWS-WC-064-102</t>
   </si>
   <si>
     <t>01. Nota ter informatie over actuele situatie CN en Marokko m.b.t. luchtvaart</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-102</t>
   </si>
   <si>
     <t>102a</t>
   </si>
   <si>
     <t>VWS-WC-064-102a</t>
   </si>
   <si>
     <t>00. Nota monitor mobiliteit 12 aug.DOCX</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-102a</t>
   </si>
   <si>
     <t>102b</t>
   </si>
   <si>
     <t>VWS-WC-064-102b</t>
   </si>
   <si>
     <t>(beleid)SG‐beeld Covid‐ 19 12 augustus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-102b</t>
   </si>
   <si>
     <t>VWS-WC-064-103</t>
   </si>
   <si>
-    <t>nieuwe reisverordening_x000A_Duitsland (Corona)</t>
+    <t>nieuwe reisverordening
+Duitsland (Corona)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/064/document/VWS-WC-064-103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>