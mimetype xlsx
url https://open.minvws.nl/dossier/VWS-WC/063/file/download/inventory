--- v0 (2026-04-01)
+++ v1 (2026-07-25)
@@ -95,51 +95,52 @@
   <si>
     <t>Opdrachtformulering werkgroep 2 Kleine Luchtv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-2</t>
   </si>
   <si>
     <t>VWS-WC-063-3</t>
   </si>
   <si>
     <t>Overzicht Luchthavens en luchtvaartmaatschapp</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-3</t>
   </si>
   <si>
     <t>5a</t>
   </si>
   <si>
     <t>VWS-WC-063-5a</t>
   </si>
   <si>
-    <t>RIVM ‐ Overwegingen veiligheid t.a.v. COVID‐19 aan_x000A_boord van een vliegtuig</t>
+    <t>RIVM ‐ Overwegingen veiligheid t.a.v. COVID‐19 aan
+boord van een vliegtuig</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-5a</t>
   </si>
   <si>
     <t>5b</t>
   </si>
   <si>
     <t>VWS-WC-063-5b</t>
   </si>
   <si>
     <t>Protocol KLM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-5b</t>
   </si>
   <si>
     <t>VWS-WC-063-6</t>
   </si>
   <si>
     <t>Reactie op aangekondigde maatregelen vliegreis</t>
   </si>
@@ -185,177 +186,182 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-17</t>
   </si>
   <si>
     <t>VWS-WC-063-20</t>
   </si>
   <si>
     <t>Uitvraag tbv vervolg scenario's Covid‐19 KLM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-20</t>
   </si>
   <si>
     <t>VWS-WC-063-21</t>
   </si>
   <si>
     <t>Uitvraag tbv vervolg scenario's Covid‐19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-21</t>
   </si>
   <si>
     <t>VWS-WC-063-23</t>
   </si>
   <si>
-    <t>Beslisnota aanpak inkomende passagiers via de_x000A_luchtvaart i.v.m. COVID‐19 crisis</t>
+    <t>Beslisnota aanpak inkomende passagiers via de
+luchtvaart i.v.m. COVID‐19 crisis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-23</t>
   </si>
   <si>
     <t>VWS-WC-063-25</t>
   </si>
   <si>
     <t>Context bij Uitvraag vervolg scenario's</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-25</t>
   </si>
   <si>
     <t>VWS-WC-063-26</t>
   </si>
   <si>
     <t>1,5m Luchtvaartprotocol Luchthavens Twente</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-26</t>
   </si>
   <si>
     <t>VWS-WC-063-28</t>
   </si>
   <si>
-    <t>Gespreksnota Overleg met de luchtvaartsector 21‐04‐_x000A_2020</t>
+    <t>Gespreksnota Overleg met de luchtvaartsector 21‐04‐
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-28</t>
   </si>
   <si>
     <t>VWS-WC-063-29</t>
   </si>
   <si>
     <t>Protocol Luchtverkeersleiding Nederland COVID‐19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-29</t>
   </si>
   <si>
     <t>VWS-WC-063-30</t>
   </si>
   <si>
     <t>1,5 meter in het vliegtuig</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-30</t>
   </si>
   <si>
     <t>VWS-WC-063-31</t>
   </si>
   <si>
-    <t>Gezond en Veilig werken aan boord van een vliegtuig_x000A_in tijden van COVID‐19</t>
+    <t>Gezond en Veilig werken aan boord van een vliegtuig
+in tijden van COVID‐19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-31</t>
   </si>
   <si>
     <t>VWS-WC-063-32</t>
   </si>
   <si>
     <t>Aanbiedingsbrief protocol LVNL COVID‐19 recovery</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-32</t>
   </si>
   <si>
     <t>VWS-WC-063-34</t>
   </si>
   <si>
     <t>Begeleidende brief protocol CND</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-34</t>
   </si>
   <si>
     <t>VWS-WC-063-36</t>
   </si>
   <si>
     <t>BO.2020.011 ‐ Min IenW ‐‐ aanpak SPL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-36</t>
   </si>
   <si>
     <t>VWS-WC-063-37</t>
   </si>
   <si>
-    <t>FW_ KLM reactie op uw uitvraag 1,5m Protocol_x000A_Luchtvaart</t>
+    <t>FW_ KLM reactie op uw uitvraag 1,5m Protocol
+Luchtvaart</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-37</t>
   </si>
   <si>
     <t>VWS-WC-063-39</t>
   </si>
   <si>
     <t>20200423.KLM.Protocol 1.5 meter.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-39</t>
   </si>
   <si>
     <t>VWS-WC-063-40</t>
   </si>
   <si>
     <t>Mail actielijst overleg luchtvaartsector 23 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-40</t>
   </si>
   <si>
     <t>VWS-WC-063-43</t>
   </si>
   <si>
     <t>Actielijst overleg luchtvaartsector 23‐4‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-43</t>
   </si>
   <si>
     <t>VWS-WC-063-44</t>
   </si>
   <si>
-    <t>Beantwoording uitvraag protocol luchtvaartsector_x000A_Corendon</t>
+    <t>Beantwoording uitvraag protocol luchtvaartsector
+Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-44</t>
   </si>
   <si>
     <t>VWS-WC-063-46</t>
   </si>
   <si>
     <t>Protocol “Verantwoord Vliegen” Corendon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-46</t>
   </si>
   <si>
     <t>VWS-WC-063-47</t>
   </si>
   <si>
     <t>Verantwoord Reizen</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-47</t>
   </si>
@@ -422,51 +428,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-57</t>
   </si>
   <si>
     <t>VWS-WC-063-58</t>
   </si>
   <si>
     <t>COVID‐19 Opstartprotocol Parachutespringen vanaf 1 juni</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-58</t>
   </si>
   <si>
     <t>VWS-WC-063-60</t>
   </si>
   <si>
     <t>FW_ TUI Protocol Verantwoord Reizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-60</t>
   </si>
   <si>
     <t>VWS-WC-063-61</t>
   </si>
   <si>
-    <t>Reactie TUI op uitvraag 1,5m Protocol_x000A_Luchtvaartsector</t>
+    <t>Reactie TUI op uitvraag 1,5m Protocol
+Luchtvaartsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-61</t>
   </si>
   <si>
     <t>VWS-WC-063-62</t>
   </si>
   <si>
     <t>23042020_BIJLAGE Protocol Verantwoord Reizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-62</t>
   </si>
   <si>
     <t>VWS-WC-063-63</t>
   </si>
   <si>
     <t>Agenda en PvA Stuurgroep VGL 07‐05‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-63</t>
   </si>
   <si>
     <t>VWS-WC-063-66</t>
   </si>
@@ -494,60 +501,62 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-70</t>
   </si>
   <si>
     <t>VWS-WC-063-71</t>
   </si>
   <si>
     <t>Verslag Stuurgroep VGL_7mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-71</t>
   </si>
   <si>
     <t>VWS-WC-063-72</t>
   </si>
   <si>
     <t>Plan van Aanpak Luchtvaartprotocol_v0.95</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-72</t>
   </si>
   <si>
     <t>VWS-WC-063-74</t>
   </si>
   <si>
-    <t>Verslag Werkgroep VGL Schiphol en regionale_x000A_luchthavens 11‐05‐20</t>
+    <t>Verslag Werkgroep VGL Schiphol en regionale
+luchthavens 11‐05‐20</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-74</t>
   </si>
   <si>
     <t>VWS-WC-063-75</t>
   </si>
   <si>
-    <t>Uitnodiging Luchtvaartprotocollen, Stuurgroep en_x000A_Plan van Aanpak</t>
+    <t>Uitnodiging Luchtvaartprotocollen, Stuurgroep en
+Plan van Aanpak</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-75</t>
   </si>
   <si>
     <t>VWS-WC-063-76</t>
   </si>
   <si>
     <t>Memo Stuurgroep VGL vervolgaanpak_14mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-76</t>
   </si>
   <si>
     <t>VWS-WC-063-77</t>
   </si>
   <si>
     <t>FW_ Agenda en stukken Stuurgroep 14 mei 2020 SPL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-77</t>
   </si>
   <si>
     <t>VWS-WC-063-78</t>
   </si>
@@ -575,51 +584,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-84</t>
   </si>
   <si>
     <t>VWS-WC-063-85</t>
   </si>
   <si>
     <t>FW_ Werkgroep VGL Airlines(1)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-85</t>
   </si>
   <si>
     <t>VWS-WC-063-86</t>
   </si>
   <si>
     <t>FW_ Werkgroep airlines</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-86</t>
   </si>
   <si>
     <t>VWS-WC-063-87</t>
   </si>
   <si>
-    <t>Agenda Werkgroep Luchtvaartmaatschappijen 20‐05‐_x000A_2020</t>
+    <t>Agenda Werkgroep Luchtvaartmaatschappijen 20‐05‐
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-87</t>
   </si>
   <si>
     <t>VWS-WC-063-89</t>
   </si>
   <si>
     <t>Annuleren Stuurgroep VGL 22 mei 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-89</t>
   </si>
   <si>
     <t>VWS-WC-063-93</t>
   </si>
   <si>
     <t>FW_ Annuleren Stuurgroep VGL 22 mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-93</t>
   </si>
   <si>
     <t>VWS-WC-063-94</t>
   </si>
@@ -647,72 +657,74 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-96</t>
   </si>
   <si>
     <t>VWS-WC-063-97</t>
   </si>
   <si>
     <t>Concept verslag WG protocl 26 mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-97</t>
   </si>
   <si>
     <t>VWS-WC-063-98</t>
   </si>
   <si>
     <t>Beslisnota opstarten toerisme 28‐05‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-98</t>
   </si>
   <si>
     <t>VWS-WC-063-99</t>
   </si>
   <si>
-    <t>FW_ Agenda en stukken stuurgroep VGL 28 mei 2020_x000A_KLM</t>
+    <t>FW_ Agenda en stukken stuurgroep VGL 28 mei 2020
+KLM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-99</t>
   </si>
   <si>
     <t>VWS-WC-063-100</t>
   </si>
   <si>
     <t>Memo Clean area luchthavens 27‐05‐2020</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-100</t>
   </si>
   <si>
     <t>VWS-WC-063-101</t>
   </si>
   <si>
-    <t>Nota Toerisme inbreng voor interdepartementaal_x000A_advies 28‐05‐2020</t>
+    <t>Nota Toerisme inbreng voor interdepartementaal
+advies 28‐05‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-101</t>
   </si>
   <si>
     <t>VWS-WC-063-102</t>
   </si>
   <si>
     <t>Verslag Stuurgroep VGL 28 mei def</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-102</t>
   </si>
   <si>
     <t>VWS-WC-063-103</t>
   </si>
   <si>
     <t>Concept Verslag WG protocol GA 29 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-103</t>
   </si>
   <si>
     <t>VWS-WC-063-104</t>
   </si>
@@ -758,87 +770,91 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-108</t>
   </si>
   <si>
     <t>VWS-WC-063-109</t>
   </si>
   <si>
     <t>INTERNATIONALE WERKGROEP OPSTART PROTOCOL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-109</t>
   </si>
   <si>
     <t>VWS-WC-063-110</t>
   </si>
   <si>
     <t>08062020 Definitieve Reactie TUI op uitvraag 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-110</t>
   </si>
   <si>
     <t>VWS-WC-063-111</t>
   </si>
   <si>
-    <t>FW_ Transavia protocol ‐ ‘Verantwoord samenleve..._x000A_(2)</t>
+    <t>FW_ Transavia protocol ‐ ‘Verantwoord samenleve...
+(2)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-111</t>
   </si>
   <si>
     <t>VWS-WC-063-112</t>
   </si>
   <si>
-    <t>Transavia protocol ‐ Verantwoord samenleven &amp;_x000A_werken in tijden van COVID‐19</t>
+    <t>Transavia protocol ‐ Verantwoord samenleven &amp;
+werken in tijden van COVID‐19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-112</t>
   </si>
   <si>
     <t>VWS-WC-063-113</t>
   </si>
   <si>
     <t>FW_ KLM maatregelen tav veiligheid aan boord</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-113</t>
   </si>
   <si>
     <t>VWS-WC-063-114</t>
   </si>
   <si>
-    <t>Bijlage 1 ‐ Advies RIVM Veilig werken aan boord van_x000A_een vliegtuig in tijden van COVID 20200327.pdf</t>
+    <t>Bijlage 1 ‐ Advies RIVM Veilig werken aan boord van
+een vliegtuig in tijden van COVID 20200327.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-114</t>
   </si>
   <si>
     <t>VWS-WC-063-115</t>
   </si>
   <si>
-    <t>Bijlage 2 ‐ Brief aan KLM vitaal, social distancing en_x000A_AVG.pdf</t>
+    <t>Bijlage 2 ‐ Brief aan KLM vitaal, social distancing en
+AVG.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-115</t>
   </si>
   <si>
     <t>VWS-WC-063-116</t>
   </si>
   <si>
     <t>Bijlage 3 ‐ Operation Directive NL‐2020‐001R1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-116</t>
   </si>
   <si>
     <t>VWS-WC-063-117</t>
   </si>
   <si>
     <t>Bijlage 4 ‐ EASA SD‐2020‐01‐1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-117</t>
   </si>
   <si>
     <t>VWS-WC-063-118</t>
   </si>
@@ -884,60 +900,62 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-122</t>
   </si>
   <si>
     <t>VWS-WC-063-123</t>
   </si>
   <si>
     <t>Bijlage 10 ‐ Kamerbrief besluit COVID‐19 vliegverbod‐ 9 april 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-123</t>
   </si>
   <si>
     <t>VWS-WC-063-124</t>
   </si>
   <si>
     <t>Nota Protocollen Schiphol – 1,5m norm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-124</t>
   </si>
   <si>
     <t>VWS-WC-063-125</t>
   </si>
   <si>
-    <t>Nota verzoek oordeel RIVM luchtvaartprotocollen 08‐_x000A_06‐2020</t>
+    <t>Nota verzoek oordeel RIVM luchtvaartprotocollen 08‐
+06‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-125</t>
   </si>
   <si>
     <t>VWS-WC-063-126</t>
   </si>
   <si>
-    <t>Aangescherpte versie TUI protocol voor wat betreft_x000A_mondmasker gebruik passagiers</t>
+    <t>Aangescherpte versie TUI protocol voor wat betreft
+mondmasker gebruik passagiers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-126</t>
   </si>
   <si>
     <t>VWS-WC-063-127</t>
   </si>
   <si>
     <t>08062020_BIJLAGE Protocol TUI Verantwoord Reiz</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-127</t>
   </si>
   <si>
     <t>VWS-WC-063-128</t>
   </si>
   <si>
     <t>RE Vraag protocollen luchtvaart Easyjet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-128</t>
   </si>
   <si>
     <t>VWS-WC-063-129</t>
   </si>
@@ -956,51 +974,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-130</t>
   </si>
   <si>
     <t>VWS-WC-063-131</t>
   </si>
   <si>
     <t>RE_ Stuurgroep 10 juni vervalt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-131</t>
   </si>
   <si>
     <t>VWS-WC-063-132</t>
   </si>
   <si>
     <t>Protocol Verantwoord Reizen CND issue 2.1 FINAL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-132</t>
   </si>
   <si>
     <t>VWS-WC-063-133</t>
   </si>
   <si>
-    <t>FW_ Impact 1,5m op operatie per luchthaven status_x000A_en verwachting op hoofdlijnen</t>
+    <t>FW_ Impact 1,5m op operatie per luchthaven status
+en verwachting op hoofdlijnen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-133</t>
   </si>
   <si>
     <t>VWS-WC-063-134</t>
   </si>
   <si>
     <t>Reactie Corendon op RIVM advies</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-134</t>
   </si>
   <si>
     <t>VWS-WC-063-135</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-135</t>
   </si>
   <si>
     <t>VWS-WC-063-136</t>
   </si>
   <si>
     <t>Reactie KLM op RIVM advies</t>
   </si>
@@ -1196,51 +1215,52 @@
   <si>
     <t>VWS-WC-063-158</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-158</t>
   </si>
   <si>
     <t>VWS-WC-063-10</t>
   </si>
   <si>
     <t>Verslag gesprek minister met Luchtvaartsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-10</t>
   </si>
   <si>
     <t>VWS-WC-063-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-19</t>
   </si>
   <si>
     <t>VWS-WC-063-27</t>
   </si>
   <si>
-    <t>Opdracht voor opstellen protocollen anderhalve_x000A_metersamenleving v12_extern.pdf</t>
+    <t>Opdracht voor opstellen protocollen anderhalve
+metersamenleving v12_extern.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-27</t>
   </si>
   <si>
     <t>VWS-WC-063-73</t>
   </si>
   <si>
     <t>Verslag Werkgroep VGL Schiphol en regionale luchthavens 11‐05‐20</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/063/document/VWS-WC-063-73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>