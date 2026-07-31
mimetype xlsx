--- v0 (2025-12-23)
+++ v1 (2026-07-31)
@@ -80,51 +80,52 @@
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>11.1;10.2g;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-1</t>
   </si>
   <si>
     <t>Wob- besluit onderhandelingen KLM-steunmaatregelen</t>
   </si>
   <si>
     <t>1a</t>
   </si>
   <si>
     <t>VWS-WC-062-1a</t>
   </si>
   <si>
     <t>bijlage 1. eerste analyse</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
-    <t>beoordeling door_x000A_MinFin</t>
+    <t>beoordeling door
+MinFin</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-1a</t>
   </si>
   <si>
     <t>1b</t>
   </si>
   <si>
     <t>VWS-WC-062-1b</t>
   </si>
   <si>
     <t>nota herstructureringsplan</t>
   </si>
   <si>
     <t>11.1;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-1b</t>
   </si>
   <si>
     <t>VWS-WC-062-2</t>
   </si>
   <si>
     <t>gesprek FIN KPM om 14.30 uur</t>
   </si>
@@ -173,51 +174,52 @@
   <si>
     <t>VWS-WC-062-2d</t>
   </si>
   <si>
     <t>KLM restructurering plan submitted 1 okt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-2d</t>
   </si>
   <si>
     <t>VWS-WC-062-3</t>
   </si>
   <si>
     <t>IENW BSK-2020 199065</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-3</t>
   </si>
   <si>
     <t>VWS-WC-062-4</t>
   </si>
   <si>
-    <t>FW agenda stuurgroep donderdag 15_x000A_oktober</t>
+    <t>FW agenda stuurgroep donderdag 15
+oktober</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-4</t>
   </si>
   <si>
     <t>4a</t>
   </si>
   <si>
     <t>VWS-WC-062-4a</t>
   </si>
   <si>
     <t>vervolgstrategie stuurgroep</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/062/document/VWS-WC-062-4a</t>
   </si>
   <si>
     <t>4b</t>
   </si>
   <si>
     <t>VWS-WC-062-4b</t>
   </si>
   <si>
     <t>bijlage 1</t>
   </si>