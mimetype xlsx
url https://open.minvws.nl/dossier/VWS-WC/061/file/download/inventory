--- v0 (2025-12-13)
+++ v1 (2026-04-22)
@@ -83,51 +83,52 @@
   <si>
     <t>Wob-besluit noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-1</t>
   </si>
   <si>
     <t>Wob- besluit noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>VWS-WC-061-2</t>
   </si>
   <si>
     <t>noodzakelijkheidsverklaring opm</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-2</t>
   </si>
   <si>
     <t>VWS-WC-061-3</t>
   </si>
   <si>
-    <t>juridische analyse_x000A_noodzakelijkheidsverklaring</t>
+    <t>juridische analyse
+noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-3</t>
   </si>
   <si>
     <t>VWS-WC-061-4</t>
   </si>
   <si>
     <t>verzoek berichtgeving NLe media</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-4</t>
   </si>
   <si>
     <t>VWS-WC-061-5</t>
   </si>
   <si>
     <t>V2 overzicht EU maatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-5</t>
   </si>
   <si>
     <t>VWS-WC-061-6</t>
   </si>
@@ -221,51 +222,52 @@
   <si>
     <t>VWS-WC-061-11</t>
   </si>
   <si>
     <t>het beroemde vinkje</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-11</t>
   </si>
   <si>
     <t>VWS-WC-061-12</t>
   </si>
   <si>
     <t>RE beperkingen voor treinverkeer</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-12</t>
   </si>
   <si>
     <t>VWS-WC-061-13</t>
   </si>
   <si>
-    <t>FW_ Beperkingen voor treinverkeer_x000A_VK_</t>
+    <t>FW_ Beperkingen voor treinverkeer
+VK_</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-13</t>
   </si>
   <si>
     <t>VWS-WC-061-14</t>
   </si>
   <si>
     <t>RE opties Eurostar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-14</t>
   </si>
   <si>
     <t>VWS-WC-061-15</t>
   </si>
   <si>
     <t>second opinion landsadvocaat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-15</t>
   </si>
   <si>
     <t>VWS-WC-061-16</t>
   </si>
@@ -410,51 +412,52 @@
   <si>
     <t>VWS-WC-061-27</t>
   </si>
   <si>
     <t>RE opzet kamerbrief noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-27</t>
   </si>
   <si>
     <t>27a</t>
   </si>
   <si>
     <t>VWS-WC-061-27a</t>
   </si>
   <si>
     <t>Kamerbrief vliegverboden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-27a</t>
   </si>
   <si>
     <t>VWS-WC-061-28</t>
   </si>
   <si>
-    <t>kamerbrief vliegverbod_x000A_noodzakelijkheidsverklaring</t>
+    <t>kamerbrief vliegverbod
+noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-28</t>
   </si>
   <si>
     <t>VWS-WC-061-29</t>
   </si>
   <si>
     <t>retour minister</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-29</t>
   </si>
   <si>
     <t>29a</t>
   </si>
   <si>
     <t>VWS-WC-061-29a</t>
   </si>
   <si>
     <t>opm. minister 01 beslisnota</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-29a</t>
   </si>
@@ -587,51 +590,52 @@
   <si>
     <t>38b</t>
   </si>
   <si>
     <t>VWS-WC-061-38b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-38b</t>
   </si>
   <si>
     <t>38c</t>
   </si>
   <si>
     <t>VWS-WC-061-38c</t>
   </si>
   <si>
     <t>RE beantwoording vragen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-38c</t>
   </si>
   <si>
     <t>VWS-WC-061-39</t>
   </si>
   <si>
-    <t>Concept nota_x000A_noodzakelijkheidsverklaring.</t>
+    <t>Concept nota
+noodzakelijkheidsverklaring.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-39</t>
   </si>
   <si>
     <t>39a</t>
   </si>
   <si>
     <t>VWS-WC-061-39a</t>
   </si>
   <si>
     <t>berichtgeving nederlandse media</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-39a</t>
   </si>
   <si>
     <t>39b</t>
   </si>
   <si>
     <t>VWS-WC-061-39b</t>
   </si>
   <si>
     <t>noodzakelhijkheidsverklaring reizen</t>
   </si>
@@ -755,51 +759,52 @@
   <si>
     <t>Retour staatwob verzoek email</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-48</t>
   </si>
   <si>
     <t>48a</t>
   </si>
   <si>
     <t>VWS-WC-061-48a</t>
   </si>
   <si>
     <t>opm. minister</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-48a</t>
   </si>
   <si>
     <t>48b</t>
   </si>
   <si>
     <t>VWS-WC-061-48b</t>
   </si>
   <si>
-    <t>opm. stas IENW BSK 2021 6055 05_x000A_concept</t>
+    <t>opm. stas IENW BSK 2021 6055 05
+concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-48b</t>
   </si>
   <si>
     <t>48c</t>
   </si>
   <si>
     <t>VWS-WC-061-48c</t>
   </si>
   <si>
     <t>opm. minister 05 concept kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-48c</t>
   </si>
   <si>
     <t>48d</t>
   </si>
   <si>
     <t>VWS-WC-061-48d</t>
   </si>
   <si>
     <t>opm. stas IENW BSK 2021 5237</t>
   </si>
@@ -881,63 +886,65 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-54a</t>
   </si>
   <si>
     <t>VWS-WC-061-55</t>
   </si>
   <si>
     <t>Wob email YW 11 jan 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-55</t>
   </si>
   <si>
     <t>VWS-WC-061-56</t>
   </si>
   <si>
     <t>RE brief noodzakelijkheidsverklaring (1)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-56</t>
   </si>
   <si>
     <t>VWS-WC-061-57</t>
   </si>
   <si>
-    <t>Wob email DT verschil_x000A_gezondheidsverklaring</t>
+    <t>Wob email DT verschil
+gezondheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-57</t>
   </si>
   <si>
     <t>57a</t>
   </si>
   <si>
     <t>VWS-WC-061-57a</t>
   </si>
   <si>
-    <t>05 concept kamerbrief_x000A_noodzakelijkheidsverklaring</t>
+    <t>05 concept kamerbrief
+noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-57a</t>
   </si>
   <si>
     <t>VWS-WC-061-58</t>
   </si>
   <si>
     <t>noodzakelijke reis verklaring (6)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-58</t>
   </si>
   <si>
     <t>58a</t>
   </si>
   <si>
     <t>VWS-WC-061-58a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-58a</t>
   </si>
   <si>
     <t>VWS-WC-061-59</t>
   </si>
@@ -1010,81 +1017,83 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-64</t>
   </si>
   <si>
     <t>VWS-WC-061-65</t>
   </si>
   <si>
     <t>Wob annotatie MCC 12 januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-65</t>
   </si>
   <si>
     <t>VWS-WC-061-66</t>
   </si>
   <si>
     <t>Wob email over directeurenoverleg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-66</t>
   </si>
   <si>
     <t>VWS-WC-061-67</t>
   </si>
   <si>
-    <t>FW_ Grondslag aanbeveling ei_x000A_inreisverbod.</t>
+    <t>FW_ Grondslag aanbeveling ei
+inreisverbod.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-67</t>
   </si>
   <si>
     <t>67a</t>
   </si>
   <si>
     <t>VWS-WC-061-67a</t>
   </si>
   <si>
     <t>02 concept kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-67a</t>
   </si>
   <si>
     <t>VWS-WC-061-68</t>
   </si>
   <si>
     <t>RE extra covid vergadering met M</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-68</t>
   </si>
   <si>
     <t>VWS-WC-061-69</t>
   </si>
   <si>
-    <t>Wob email noodzverkl. Buitenlandse_x000A_zaken</t>
+    <t>Wob email noodzverkl. Buitenlandse
+zaken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-69</t>
   </si>
   <si>
     <t>VWS-WC-061-70</t>
   </si>
   <si>
     <t>RE EU inreisverbod</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-70</t>
   </si>
   <si>
     <t>VWS-WC-061-71</t>
   </si>
   <si>
     <t>terugkoppeling DOC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-71</t>
   </si>
   <si>
     <t>VWS-WC-061-72</t>
   </si>
@@ -1106,51 +1115,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-72a</t>
   </si>
   <si>
     <t>VWS-WC-061-73</t>
   </si>
   <si>
     <t>RE via e-mail verzenden kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-73</t>
   </si>
   <si>
     <t>73a</t>
   </si>
   <si>
     <t>VWS-WC-061-73a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-73a</t>
   </si>
   <si>
     <t>VWS-WC-061-74</t>
   </si>
   <si>
-    <t>FW_ DEF_Kamerbrief_x000A_noodzakelijkheidsverklaring.</t>
+    <t>FW_ DEF_Kamerbrief
+noodzakelijkheidsverklaring.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-74</t>
   </si>
   <si>
     <t>74a</t>
   </si>
   <si>
     <t>VWS-WC-061-74a</t>
   </si>
   <si>
     <t>noodzakelhijkheidsverklaring internationaal reizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-74a</t>
   </si>
   <si>
     <t>VWS-WC-061-75</t>
   </si>
   <si>
     <t>Wob email IP verslagje</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-75</t>
   </si>
@@ -1352,114 +1362,118 @@
   <si>
     <t>VWS-WC-061-88</t>
   </si>
   <si>
     <t>RE gesprek MinIenW MinVWS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-88</t>
   </si>
   <si>
     <t>VWS-WC-061-89</t>
   </si>
   <si>
     <t>RE beslisnota minister</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-89</t>
   </si>
   <si>
     <t>VWS-WC-061-90</t>
   </si>
   <si>
-    <t>email Terugkoppeling werkgroep_x000A_internationaal</t>
+    <t>email Terugkoppeling werkgroep
+internationaal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-90</t>
   </si>
   <si>
     <t>VWS-WC-061-91</t>
   </si>
   <si>
     <t>conclusies directeurenoverleg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-91</t>
   </si>
   <si>
     <t>VWS-WC-061-92</t>
   </si>
   <si>
-    <t>wob email DT_x000A_noodzakelijkheidsverklaring</t>
+    <t>wob email DT
+noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-92</t>
   </si>
   <si>
     <t>VWS-WC-061-93</t>
   </si>
   <si>
     <t>terugkoppeling catshuis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-93</t>
   </si>
   <si>
     <t>VWS-WC-061-94</t>
   </si>
   <si>
-    <t>wob email IP persoonlijke_x000A_aantekeningen</t>
+    <t>wob email IP persoonlijke
+aantekeningen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-94</t>
   </si>
   <si>
     <t>VWS-WC-061-95</t>
   </si>
   <si>
     <t>wob email DT vliegverboden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-95</t>
   </si>
   <si>
     <t>95a</t>
   </si>
   <si>
     <t>VWS-WC-061-95a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-95a</t>
   </si>
   <si>
     <t>VWS-WC-061-96</t>
   </si>
   <si>
-    <t>Wob email HG beslisnota_x000A_noodzakelijkheidsverklaring</t>
+    <t>Wob email HG beslisnota
+noodzakelijkheidsverklaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-96</t>
   </si>
   <si>
     <t>VWS-WC-061-97</t>
   </si>
   <si>
     <t>Wob email mbt België vragen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-97</t>
   </si>
   <si>
     <t>VWS-WC-061-98</t>
   </si>
   <si>
     <t>Voorbeeld DUI RE wel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/061/document/VWS-WC-061-98</t>
   </si>
   <si>
     <t>VWS-WC-061-99</t>
   </si>