--- v0 (2026-04-13)
+++ v1 (2026-07-25)
@@ -413,51 +413,52 @@
   <si>
     <t>VWS-WC-053-1040145</t>
   </si>
   <si>
     <t>Oplegnota prioriteringsstrategie afbouw maatregelen.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1040145</t>
   </si>
   <si>
     <t>VWS-WC-053-1040152</t>
   </si>
   <si>
     <t>Themanummer ESB MKBA Covid.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1040152</t>
   </si>
   <si>
     <t>VWS-WC-053-1031743</t>
   </si>
   <si>
     <t>225386p.pdf</t>
   </si>
   <si>
-    <t>Gelakt op 10.2.b: het betreft gegevens (bedrijfsnaam en inkoopprijs) van een derde partij. Dit kan de onderhandelingspositie van de_x000A_overheid schaden in vervolgonderhandelingen.</t>
+    <t>Gelakt op 10.2.b: het betreft gegevens (bedrijfsnaam en inkoopprijs) van een derde partij. Dit kan de onderhandelingspositie van de
+overheid schaden in vervolgonderhandelingen.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1031743</t>
   </si>
   <si>
     <t>VWS-WC-053-1040129</t>
   </si>
   <si>
     <t>233260p.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1040129</t>
   </si>
   <si>
     <t>VWS-WC-053-1040155</t>
   </si>
   <si>
     <t>Vaccinatiestrategie - input voor MCC 27-11.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1040155</t>
   </si>
   <si>
     <t>VWS-WC-053-1031914</t>
   </si>
@@ -1196,51 +1197,52 @@
   <si>
     <t>VWS-WC-053-1031916</t>
   </si>
   <si>
     <t>MR VWS 220286 verlenging toetsingskader testmaterialen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1031916</t>
   </si>
   <si>
     <t>VWS-WC-053-1040134</t>
   </si>
   <si>
     <t>65473a.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1040134</t>
   </si>
   <si>
     <t>VWS-WC-053-1031904</t>
   </si>
   <si>
     <t>74572a.pdf</t>
   </si>
   <si>
-    <t>10.2.b: dit betreft op geld waardeerbare informatie van de overheid. Het is de inkoopprijs van vaccins. Openbaarmaking van deze_x000A_informatie kan de onderhandelingspositie van de overheid verslechteren.</t>
+    <t>10.2.b: dit betreft op geld waardeerbare informatie van de overheid. Het is de inkoopprijs van vaccins. Openbaarmaking van deze
+informatie kan de onderhandelingspositie van de overheid verslechteren.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1031904</t>
   </si>
   <si>
     <t>VWS-WC-053-1031899</t>
   </si>
   <si>
     <t>2021 04 14 Advies BWO 15 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1031899</t>
   </si>
   <si>
     <t>VWS-WC-053-1031999</t>
   </si>
   <si>
     <t>2021 04 14 Advies BWO 15 april.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/053/document/VWS-WC-053-1031999</t>
   </si>
   <si>
     <t>VWS-WC-053-1031744</t>
   </si>