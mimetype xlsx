--- v0 (2025-12-18)
+++ v1 (2026-04-16)
@@ -62,51 +62,52 @@
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-050-1147118</t>
   </si>
   <si>
     <t>Questions on component 3.docx</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2a</t>
   </si>
   <si>
-    <t>Pagina's 2-3 o.g.v._x000A_10.2.a geweigerd</t>
+    <t>Pagina's 2-3 o.g.v.
+10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147118</t>
   </si>
   <si>
     <t>Derde deelbesluit op Wob-verzoek inzake het Europees Herstelfonds</t>
   </si>
   <si>
     <t>VWS-WC-050-1147153</t>
   </si>
   <si>
     <t>Questions on component 1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147153</t>
   </si>
   <si>
     <t>VWS-WC-050-1146829</t>
   </si>
   <si>
     <t>RE: Terugkoppeling BWO en gevolgen voor Proces RRP</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
@@ -188,171 +189,179 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146869</t>
   </si>
   <si>
     <t>VWS-WC-050-1147165</t>
   </si>
   <si>
     <t>NL Letter on submission of the recovery and resilience plan EVPDombrovkis.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147165</t>
   </si>
   <si>
     <t>VWS-WC-050-1147162</t>
   </si>
   <si>
     <t>Transmission letter NL.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147162</t>
   </si>
   <si>
     <t>VWS-WC-050-1147163</t>
   </si>
   <si>
-    <t>Questions Commission for meeting 9-_x000A_3-21.docx</t>
-[...2 lines deleted...]
-    <t>Pagina 2 o.g.v._x000A_10.2.a geweigerd</t>
+    <t>Questions Commission for meeting 9-
+3-21.docx</t>
+  </si>
+  <si>
+    <t>Pagina 2 o.g.v.
+10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147163</t>
   </si>
   <si>
     <t>VWS-WC-050-1146851</t>
   </si>
   <si>
     <t>RE: Proposal Planning Technical Meetings Components</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146851</t>
   </si>
   <si>
     <t>VWS-WC-050-1146849</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146849</t>
   </si>
   <si>
     <t>VWS-WC-050-1146838</t>
   </si>
   <si>
-    <t>Conceptverslag Gesprek RRP_x000A_Bouwsteen 1</t>
+    <t>Conceptverslag Gesprek RRP
+Bouwsteen 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146838</t>
   </si>
   <si>
     <t>VWS-WC-050-1146831</t>
   </si>
   <si>
     <t>RE: Questions on component 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146831</t>
   </si>
   <si>
     <t>VWS-WC-050-1147099</t>
   </si>
   <si>
     <t>Questions on component 5.docx</t>
   </si>
   <si>
-    <t>Pagina's 2-4 o.g.v._x000A_10.2.a geweigerd</t>
+    <t>Pagina's 2-4 o.g.v.
+10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147099</t>
   </si>
   <si>
     <t>VWS-WC-050-1146832</t>
   </si>
   <si>
-    <t>Questions on component 2: labour_x000A_market and education’</t>
+    <t>Questions on component 2: labour
+market and education’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146832</t>
   </si>
   <si>
     <t>VWS-WC-050-1147093</t>
   </si>
   <si>
     <t>Component 2_2021.03.11_final.docx</t>
   </si>
   <si>
-    <t>Pagina's 2-5_x000A_o.g.v. 10.2.a geweigerd</t>
+    <t>Pagina's 2-5
+o.g.v. 10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147093</t>
   </si>
   <si>
     <t>VWS-WC-050-1147120</t>
   </si>
   <si>
     <t>Component 6 - Pensions and housing market - 20210315.docx</t>
   </si>
   <si>
-    <t>Pagina 2 o.g.v_x000A_10.2.a geweigerd</t>
+    <t>Pagina 2 o.g.v
+10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147120</t>
   </si>
   <si>
     <t>VWS-WC-050-1146834</t>
   </si>
   <si>
     <t>RE: Questions on component 6 (housing/pensions) and 7 (AML/ATP)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146834</t>
   </si>
   <si>
     <t>VWS-WC-050-1146836</t>
   </si>
   <si>
     <t>RE: Questions on component 3 (investment)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146836</t>
   </si>
   <si>
     <t>VWS-WC-050-1146837</t>
   </si>
   <si>
     <t>RE: Questions on component 4 (Green transition)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146837</t>
   </si>
   <si>
     <t>VWS-WC-050-1147101</t>
   </si>
   <si>
     <t>Questions on component 4 - Green transition - def.docx</t>
   </si>
   <si>
-    <t>Pagina's 4-6_x000A_o.g.v. 10.2.a geweigerd</t>
+    <t>Pagina's 4-6
+o.g.v. 10.2.a geweigerd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1147101</t>
   </si>
   <si>
     <t>VWS-WC-050-1146848</t>
   </si>
   <si>
     <t>FW: Supporting documents measures bouwsteen 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146848</t>
   </si>
   <si>
     <t>VWS-WC-050-1146841</t>
   </si>
   <si>
     <t>RE: Supporting documents measures bouwsteen 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/050/document/VWS-WC-050-1146841</t>
   </si>
   <si>
     <t>VWS-WC-050-1146871</t>
   </si>