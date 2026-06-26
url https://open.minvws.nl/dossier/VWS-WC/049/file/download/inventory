--- v0 (2025-12-12)
+++ v1 (2026-06-26)
@@ -71,81 +71,83 @@
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-049-1084917</t>
   </si>
   <si>
     <t>Notitie t.b.v. BWO MFK 17‐06‐2020.docx</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2a;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084917</t>
   </si>
   <si>
     <t>Tweede deelbesluit op Wob verzoek inzake het Europees Herstelfonds</t>
   </si>
   <si>
     <t>VWS-WC-049-1084915</t>
   </si>
   <si>
-    <t>BFB 122858 ‐ Notitie BWO Meerjarig Financieel_x000A_Kader en Herstelpakket.docx</t>
+    <t>BFB 122858 ‐ Notitie BWO Meerjarig Financieel
+Kader en Herstelpakket.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084915</t>
   </si>
   <si>
     <t>VWS-WC-049-1084918</t>
   </si>
   <si>
     <t>Instructie FiCo 1 juli 2020.docx</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084918</t>
   </si>
   <si>
     <t>VWS-WC-049-1084916</t>
   </si>
   <si>
     <t>BWO MFK 8 juli.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084916</t>
   </si>
   <si>
     <t>VWS-WC-049-1084926</t>
   </si>
   <si>
-    <t>NL written comments RRF_MS COMMENTS BY_x000A_06.07.2020.docx</t>
+    <t>NL written comments RRF_MS COMMENTS BY
+06.07.2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084926</t>
   </si>
   <si>
     <t>VWS-WC-049-1084920</t>
   </si>
   <si>
     <t>Instructie FiCo 14 juli 2020.docx</t>
   </si>
   <si>
     <t>10.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084920</t>
   </si>
   <si>
     <t>VWS-WC-049-1084927</t>
   </si>
   <si>
     <t>NL written comments RRF_MS COMMENTS ON ANNEXES BY 20.07.2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084927</t>
   </si>
@@ -164,69 +166,71 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105222</t>
   </si>
   <si>
     <t>VWS-WC-049-1084925</t>
   </si>
   <si>
     <t>Instructie FiCo 28 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084925</t>
   </si>
   <si>
     <t>VWS-WC-049-1105219</t>
   </si>
   <si>
     <t>Governance RRF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105219</t>
   </si>
   <si>
     <t>VWS-WC-049-1105252</t>
   </si>
   <si>
-    <t>RRF ‐ procedure assessment milestones and targets leading to payments ‐ visual ‐ European_x000A_Council Conclusions.pdf</t>
+    <t>RRF ‐ procedure assessment milestones and targets leading to payments ‐ visual ‐ European
+Council Conclusions.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105252</t>
   </si>
   <si>
     <t>VWS-WC-049-1084928</t>
   </si>
   <si>
     <t>NL written comments RRF_MS COMMENTS ON FIRST PCY COMPROMISE BY 5.08.2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084928</t>
   </si>
   <si>
     <t>VWS-WC-049-1105220</t>
   </si>
   <si>
-    <t>RE: FiCo: RRF ‐ DEADLINE FOR COMMENTS BY 5_x000A_August 2020 cob</t>
+    <t>RE: FiCo: RRF ‐ DEADLINE FOR COMMENTS BY 5
+August 2020 cob</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105220</t>
   </si>
   <si>
     <t>VWS-WC-049-1084919</t>
   </si>
   <si>
     <t>Instructie FiCo 1 september 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084919</t>
   </si>
   <si>
     <t>VWS-WC-049-1105218</t>
   </si>
   <si>
     <t>Bespreking RRF met DUI VZS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105218</t>
   </si>
@@ -266,51 +270,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105221</t>
   </si>
   <si>
     <t>VWS-WC-049-1105223</t>
   </si>
   <si>
     <t>RE: Verslag overleg F4 RRF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105223</t>
   </si>
   <si>
     <t>VWS-WC-049-1105253</t>
   </si>
   <si>
     <t>NL priorities RRF trilogue.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105253</t>
   </si>
   <si>
     <t>VWS-WC-049-1105224</t>
   </si>
   <si>
-    <t>voorbereiding gesprek met Muresan dinsdag_x000A_12 uur</t>
+    <t>voorbereiding gesprek met Muresan dinsdag
+12 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105224</t>
   </si>
   <si>
     <t>VWS-WC-049-1105246</t>
   </si>
   <si>
     <t>Factsheet RRF en EP versie 10 nov 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1105246</t>
   </si>
   <si>
     <t>VWS-WC-049-1084929</t>
   </si>
   <si>
     <t>Notitie BWO SGP‐MFK 9 december 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/049/document/VWS-WC-049-1084929</t>
   </si>
   <si>
     <t>VWS-WC-049-1084923</t>
   </si>