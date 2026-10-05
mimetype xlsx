--- v0 (2025-12-26)
+++ v1 (2026-10-05)
@@ -98,51 +98,52 @@
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>10.1c;10.2b;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000492</t>
   </si>
   <si>
     <t>VWS-WC-048-1000497</t>
   </si>
   <si>
     <t>200722_Framework Agreement_Updated draft.docx</t>
   </si>
   <si>
     <t>Conceptversie van 1000663.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000497</t>
   </si>
   <si>
     <t>VWS-WC-048-1000504</t>
   </si>
   <si>
-    <t>DC A42109549 v2.1 200721_Framework Agreement_Updated draft v A42109549 v4.0 200722_Framework_x000A_Agreement_Updated draft.pdf</t>
+    <t>DC A42109549 v2.1 200721_Framework Agreement_Updated draft v A42109549 v4.0 200722_Framework
+Agreement_Updated draft.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000504</t>
   </si>
   <si>
     <t>VWS-WC-048-1000377</t>
   </si>
   <si>
     <t>RE: FNV‐verzoek inzake KLM‐steunpakket</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000377</t>
   </si>
   <si>
     <t>VWS-WC-048-1000366</t>
   </si>
   <si>
     <t>FW: Brief aan AFKLM Board</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000366</t>
   </si>
@@ -176,51 +177,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000374</t>
   </si>
   <si>
     <t>VWS-WC-048-1000369</t>
   </si>
   <si>
     <t>FW: FNV Cabine Nieuwsbrief/20‐51 ‐ Financiën geeft binnenkort opheldering over voorwaarden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000369</t>
   </si>
   <si>
     <t>VWS-WC-048-1000479</t>
   </si>
   <si>
     <t>200729_Framework Agreement_Updated draft _AFKLM.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000479</t>
   </si>
   <si>
     <t>VWS-WC-048-1000470</t>
   </si>
   <si>
-    <t>DC A42109549 v4.0 200729_Framework Agreement_Updated draft v A42109549 v5.0 200731_Framework_x000A_Agreement_Final draft.pdf</t>
+    <t>DC A42109549 v4.0 200729_Framework Agreement_Updated draft v A42109549 v5.0 200731_Framework
+Agreement_Final draft.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000470</t>
   </si>
   <si>
     <t>VWS-WC-048-1000376</t>
   </si>
   <si>
     <t>FW: Project Albert/KLM ‐ Framework Agreement</t>
   </si>
   <si>
     <t>10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000376</t>
   </si>
   <si>
     <t>VWS-WC-048-1000663</t>
   </si>
   <si>
     <t>Bijlage 1 ‐ Framework Agreement.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/048/document/VWS-WC-048-1000663</t>
   </si>