--- v0 (2026-01-14)
+++ v1 (2026-04-22)
@@ -92,51 +92,53 @@
   <si>
     <t>VWS-WC-046-1031126</t>
   </si>
   <si>
     <t>7d. Bijlage 1 brief TK Nationaal Programma Funderend Onderwijs.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1031126</t>
   </si>
   <si>
     <t>VWS-WC-046-1031128</t>
   </si>
   <si>
     <t>7d. Kamerbrief Nationaal Programma Onderwijs.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1031128</t>
   </si>
   <si>
     <t>VWS-WC-046-1031194</t>
   </si>
   <si>
     <t>4.2. Bijlage I conceptwetsvoorstel.docx</t>
   </si>
   <si>
-    <t>Daadwerkelijke datum onbekend._x000A_Definitieve wettekst te vinden via:_x000A_https://www.tweedekamer.nl/kamerstukken/wetsvoorstellen/detail?id=2021Z06318&amp;dossier=35807</t>
+    <t>Daadwerkelijke datum onbekend.
+Definitieve wettekst te vinden via:
+https://www.tweedekamer.nl/kamerstukken/wetsvoorstellen/detail?id=2021Z06318&amp;dossier=35807</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1031194</t>
   </si>
   <si>
     <t>VWS-WC-046-1031197</t>
   </si>
   <si>
     <t>5.1. Principenotitie financiering toegangstesten.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1031197</t>
   </si>
   <si>
     <t>VWS-WC-046-1031255</t>
   </si>
   <si>
     <t>5.1. Oplegnotitie ‐ Kamerbrief garantieregeling evenementen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1031255</t>
   </si>
   <si>
     <t>VWS-WC-046-1031258</t>
   </si>
@@ -560,51 +562,52 @@
   <si>
     <t>Agenda ACC‐19 17 december 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1030296</t>
   </si>
   <si>
     <t>VWS-WC-046-1030261</t>
   </si>
   <si>
     <t>2. Conceptverslag ACC‐19 17 december 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1030261</t>
   </si>
   <si>
     <t>VWS-WC-046-1030345</t>
   </si>
   <si>
     <t>Annotatie MCC‐19 1812 pt. 2 en 3.docx</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
-    <t>Op 11.1 gelakt vanwege concept kamerbrief van I&amp;W._x000A_Definitieve Kamerbrief te vinden via: https://www.rijksoverheid.nl/ministeries/ministerie‐van‐infrastructuur‐en‐waterstaat/ documenten/kamerstukken/2020/12/18/negatieve‐testuitslag‐reizigers‐per‐vliegtuig</t>
+    <t>Op 11.1 gelakt vanwege concept kamerbrief van I&amp;W.
+Definitieve Kamerbrief te vinden via: https://www.rijksoverheid.nl/ministeries/ministerie‐van‐infrastructuur‐en‐waterstaat/ documenten/kamerstukken/2020/12/18/negatieve‐testuitslag‐reizigers‐per‐vliegtuig</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1030345</t>
   </si>
   <si>
     <t>VWS-WC-046-1030312</t>
   </si>
   <si>
     <t>Agenda ACC‐19 21 december 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1030312</t>
   </si>
   <si>
     <t>VWS-WC-046-1030267</t>
   </si>
   <si>
     <t>2. Conceptverslag ACC‐19 21 december 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/046/document/VWS-WC-046-1030267</t>
   </si>
   <si>
     <t>VWS-WC-046-1030323</t>
   </si>