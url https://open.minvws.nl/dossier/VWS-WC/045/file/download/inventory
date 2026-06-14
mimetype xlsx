--- v0 (2025-12-10)
+++ v1 (2026-06-14)
@@ -86,249 +86,265 @@
   <si>
     <t>Besluit  op Wob-verzoek inzake Europees Herstelfonds.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060566</t>
   </si>
   <si>
     <t>Besluit op Wob verzoek inzake Europees Herstelfonds</t>
   </si>
   <si>
     <t>VWS-WC-045-1060137</t>
   </si>
   <si>
     <t>BWO 31‐3 ‐ FIN notitie ‐ Europa COVID‐19.docx.pdf</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060137</t>
   </si>
   <si>
     <t>VWS-WC-045-1060144</t>
   </si>
   <si>
-    <t>HCEU 03‐4 ‐ FIN notitie ‐ HCEU 3 april_x000A_2020.docx.pdf</t>
+    <t>HCEU 03‐4 ‐ FIN notitie ‐ HCEU 3 april
+2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060144</t>
   </si>
   <si>
     <t>VWS-WC-045-1060570</t>
   </si>
   <si>
     <t>Restricted Eurogroup Cover concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060570</t>
   </si>
   <si>
     <t>VWS-WC-045-1060579</t>
   </si>
   <si>
-    <t>Restricted Eurogroup Cover_x000A_concept.docx</t>
+    <t>Restricted Eurogroup Cover
+concept.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060579</t>
   </si>
   <si>
     <t>VWS-WC-045-1060131</t>
   </si>
   <si>
-    <t>BWO 07‐4 ‐ FIN notitie ‐ BWO MFK 7_x000A_april.docx.pdf</t>
+    <t>BWO 07‐4 ‐ FIN notitie ‐ BWO MFK 7
+april.docx.pdf</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060131</t>
   </si>
   <si>
     <t>VWS-WC-045-1060149</t>
   </si>
   <si>
-    <t>REA 07‐4 ‐ FIN notitie ‐ REA 7 april_x000A_2020.docx.pdf</t>
+    <t>REA 07‐4 ‐ FIN notitie ‐ REA 7 april
+2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060149</t>
   </si>
   <si>
     <t>VWS-WC-045-1065017</t>
   </si>
   <si>
-    <t>Bijlage 2 ‐ EWG 6 april 2020 Bereiken‐_x000A_Vermijden.docx</t>
+    <t>Bijlage 2 ‐ EWG 6 april 2020 Bereiken‐
+Vermijden.docx</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1065017</t>
   </si>
   <si>
     <t>VWS-WC-045-1060578</t>
   </si>
   <si>
-    <t>Tabel coalitie richting Eurogroep op 7_x000A_april 2020.docx</t>
+    <t>Tabel coalitie richting Eurogroep op 7
+april 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060578</t>
   </si>
   <si>
     <t>VWS-WC-045-1060132</t>
   </si>
   <si>
-    <t>BWO 1604 ‐ FIN advies ‐ BWO‐_x000A_voorbereiding.msg.pdf</t>
+    <t>BWO 1604 ‐ FIN advies ‐ BWO‐
+voorbereiding.msg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060132</t>
   </si>
   <si>
     <t>VWS-WC-045-1060146</t>
   </si>
   <si>
     <t>Op verzoek.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060146</t>
   </si>
   <si>
     <t>VWS-WC-045-1060133</t>
   </si>
   <si>
-    <t>BWO 1704 ‐ FIN advies ‐ BWO morgenochtend m.b.t. COVID‐_x000A_herstelfonds.msg.pdf</t>
+    <t>BWO 1704 ‐ FIN advies ‐ BWO morgenochtend m.b.t. COVID‐
+herstelfonds.msg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060133</t>
   </si>
   <si>
     <t>VWS-WC-045-1060147</t>
   </si>
   <si>
     <t>HCEU 1704 ‐ FIN advies ‐ Advies HCEU 17 april 2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060147</t>
   </si>
   <si>
     <t>VWS-WC-045-1060150</t>
   </si>
   <si>
-    <t>Stroomschema gebruik EU_x000A_obligaties.pdf.pdf</t>
+    <t>Stroomschema gebruik EU
+obligaties.pdf.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060150</t>
   </si>
   <si>
     <t>VWS-WC-045-1060153</t>
   </si>
   <si>
-    <t>REA 2104 ‐ FIN advies ‐ ADVIESNOTITIE_x000A_REA 21 april 2020.docx.pdf</t>
+    <t>REA 2104 ‐ FIN advies ‐ ADVIESNOTITIE
+REA 21 april 2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060153</t>
   </si>
   <si>
     <t>VWS-WC-045-1060145</t>
   </si>
   <si>
-    <t>FIN INTERN 2804 ‐ Gevolgen BNI‐_x000A_bijstelling op MFK.docx.pdf</t>
+    <t>FIN INTERN 2804 ‐ Gevolgen BNI‐
+bijstelling op MFK.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060145</t>
   </si>
   <si>
     <t>VWS-WC-045-1060141</t>
   </si>
   <si>
-    <t>EP 075 ‐ Bijlage 3 ‐ Scene setter Hoekstra ‐ gesprek EP 7 mei_x000A_2020.docx.pdf</t>
+    <t>EP 075 ‐ Bijlage 3 ‐ Scene setter Hoekstra ‐ gesprek EP 7 mei
+2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060141</t>
   </si>
   <si>
     <t>VWS-WC-045-1060142</t>
   </si>
   <si>
     <t>EP 075 ‐ Bijlage 2 ‐ Set QAs.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060142</t>
   </si>
   <si>
     <t>VWS-WC-045-1060143</t>
   </si>
   <si>
-    <t>EP 075 ‐ FIN Voorbereiding gesprek_x000A_Europees Parlement (ECON), 7 mei 2020.docx.pdf</t>
+    <t>EP 075 ‐ FIN Voorbereiding gesprek
+Europees Parlement (ECON), 7 mei 2020.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060143</t>
   </si>
   <si>
     <t>VWS-WC-045-1060135</t>
   </si>
   <si>
-    <t>EP 075 ‐ Bijlage 1 ‐ Inleiding gesprek EP_x000A_(7 mei 2020).docx.pdf</t>
+    <t>EP 075 ‐ Bijlage 1 ‐ Inleiding gesprek EP
+(7 mei 2020).docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060135</t>
   </si>
   <si>
     <t>VWS-WC-045-1060136</t>
   </si>
   <si>
-    <t>BILA 1511 ‐ FIN advies Bilat_x000A_Scholz.docx.pdf</t>
+    <t>BILA 1511 ‐ FIN advies Bilat
+Scholz.docx.pdf</t>
   </si>
   <si>
     <t>10.2a;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060136</t>
   </si>
   <si>
     <t>VWS-WC-045-1060151</t>
   </si>
   <si>
     <t>WOORDV 1205 ‐ A4 BICC.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060151</t>
   </si>
   <si>
     <t>VWS-WC-045-1060152</t>
   </si>
   <si>
     <t>WOORDV 1205 ‐ A4 Recovery Fund vooroverleg woordvoerders.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060152</t>
   </si>
   <si>
     <t>VWS-WC-045-1060134</t>
   </si>
   <si>
-    <t>BWO 2505 ‐ FIN Notitie BWO_x000A_MFKHerstelfonds.docx.pdf</t>
+    <t>BWO 2505 ‐ FIN Notitie BWO
+MFKHerstelfonds.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/045/document/VWS-WC-045-1060134</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>