--- v0 (2025-12-25)
+++ v1 (2026-05-12)
@@ -254,51 +254,52 @@
   <si>
     <t>VWS-WC-039-859608</t>
   </si>
   <si>
     <t>TK - Kamerbrief Aanvulling Geannoteerde Agenda Eurogroep 15 mei 2020.docx</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859608</t>
   </si>
   <si>
     <t>VWS-WC-039-859597</t>
   </si>
   <si>
     <t>ek get.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859597</t>
   </si>
   <si>
     <t>VWS-WC-039-859598</t>
   </si>
   <si>
-    <t>BFB 93446 Notitie Aanvulling Geannoteerde Agenda_x000A_Eurogroep 15 mei 2020.docx</t>
+    <t>BFB 93446 Notitie Aanvulling Geannoteerde Agenda
+Eurogroep 15 mei 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859598</t>
   </si>
   <si>
     <t>VWS-WC-039-859601</t>
   </si>
   <si>
     <t>EK - Kamerbrief Aanvulling Geannoteerde Agenda Eurogroep 15 mei 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859601</t>
   </si>
   <si>
     <t>VWS-WC-039-871250</t>
   </si>
   <si>
     <t>Eurogroup: Spreekpunten EIB</t>
   </si>
   <si>
     <t>Integraal geweigerd op basis van 11.1. Betreft spreekpunten voor de minister m.b.t.agendapunt EIB bij Eurogroep 15 mei 2020.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-871250</t>
   </si>
@@ -353,60 +354,62 @@
   <si>
     <t>VWS-WC-039-859660</t>
   </si>
   <si>
     <t>3. QA's.docx</t>
   </si>
   <si>
     <t>Integraal geweigerd op grond van artikel 11.1 (betreft advies in de vorm van Q&amp;A's en spreeklijnen).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859660</t>
   </si>
   <si>
     <t>VWS-WC-039-859661</t>
   </si>
   <si>
     <t>0. Inhoud.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859661</t>
   </si>
   <si>
     <t>VWS-WC-039-859659</t>
   </si>
   <si>
-    <t>1. Politieke oplegger AO Eurogroep en Ecofinraad 8 juni_x000A_2020.docx</t>
+    <t>1. Politieke oplegger AO Eurogroep en Ecofinraad 8 juni
+2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859659</t>
   </si>
   <si>
     <t>VWS-WC-039-859665</t>
   </si>
   <si>
-    <t>1. Dossier Eurogroep 11 juni 2020 (videoconferentie - 1530_x000A_uur).docx</t>
+    <t>1. Dossier Eurogroep 11 juni 2020 (videoconferentie - 1530
+uur).docx</t>
   </si>
   <si>
     <t>10.2a;10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859665</t>
   </si>
   <si>
     <t>VWS-WC-039-859667</t>
   </si>
   <si>
     <t>7. DB Griekenland.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859667</t>
   </si>
   <si>
     <t>VWS-WC-039-859668</t>
   </si>
   <si>
     <t>8.1. DB Werkprogramma Eurogroep.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859668</t>
   </si>
@@ -455,51 +458,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859672</t>
   </si>
   <si>
     <t>VWS-WC-039-859657</t>
   </si>
   <si>
     <t>3. Agenda Eurogroup inclusive format - 11 June 2020.doc</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859657</t>
   </si>
   <si>
     <t>VWS-WC-039-859658</t>
   </si>
   <si>
     <t>2. Agenda Eurogroup 11 June 2020.doc</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859658</t>
   </si>
   <si>
     <t>VWS-WC-039-867353</t>
   </si>
   <si>
-    <t>Verstuurd - Geannoteerde agenda Eurogroep 11 juni_x000A_2020.docx</t>
+    <t>Verstuurd - Geannoteerde agenda Eurogroep 11 juni
+2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867353</t>
   </si>
   <si>
     <t>VWS-WC-039-859662</t>
   </si>
   <si>
     <t>112135p.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859662</t>
   </si>
   <si>
     <t>VWS-WC-039-859676</t>
   </si>
   <si>
     <t>get tk.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859676</t>
   </si>
   <si>
     <t>VWS-WC-039-859680</t>
   </si>
@@ -542,135 +546,139 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859845</t>
   </si>
   <si>
     <t>VWS-WC-039-867382</t>
   </si>
   <si>
     <t>117212p Min.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867382</t>
   </si>
   <si>
     <t>VWS-WC-039-867385</t>
   </si>
   <si>
     <t>117212p Stas.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867385</t>
   </si>
   <si>
     <t>VWS-WC-039-859848</t>
   </si>
   <si>
-    <t>1. Politieke oplegger AO Eurogroep en Ecofinraad 30_x000A_juni.docx</t>
+    <t>1. Politieke oplegger AO Eurogroep en Ecofinraad 30
+juni.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859848</t>
   </si>
   <si>
     <t>VWS-WC-039-859843</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859843</t>
   </si>
   <si>
     <t>VWS-WC-039-859844</t>
   </si>
   <si>
     <t>4. QA's.docx</t>
   </si>
   <si>
     <t>Integraal geweigerd op grond van artikel 11.1 (betreft advies in de vorm van Q&amp;A's en spreeklijnen). ®</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859844</t>
   </si>
   <si>
     <t>VWS-WC-039-867381</t>
   </si>
   <si>
-    <t>Geannoteerde agenda Eurogroep en Ecofinraad juli_x000A_2020.docx</t>
+    <t>Geannoteerde agenda Eurogroep en Ecofinraad juli
+2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867381</t>
   </si>
   <si>
     <t>VWS-WC-039-867388</t>
   </si>
   <si>
     <t>CoCo-conclusies.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867388</t>
   </si>
   <si>
     <t>VWS-WC-039-867389</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867389</t>
   </si>
   <si>
     <t>VWS-WC-039-867390</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867390</t>
   </si>
   <si>
     <t>VWS-WC-039-859853</t>
   </si>
   <si>
     <t>A.5. Communicatieplan.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859853</t>
   </si>
   <si>
     <t>VWS-WC-039-859851</t>
   </si>
   <si>
-    <t>A.1. Cover dossier Eurogroep en Ecofinraad 9 en 10 juli_x000A_2020.docx</t>
+    <t>A.1. Cover dossier Eurogroep en Ecofinraad 9 en 10 juli
+2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859851</t>
   </si>
   <si>
     <t>VWS-WC-039-859850</t>
   </si>
   <si>
     <t>A.3. Overzicht verkiezingen EU lidstaten.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859850</t>
   </si>
   <si>
     <t>VWS-WC-039-859871</t>
   </si>
   <si>
-    <t>A.2. Overzicht EU Ministers van Financiën en EFC leden (juli_x000A_2020).docx</t>
+    <t>A.2. Overzicht EU Ministers van Financiën en EFC leden (juli
+2020).docx</t>
   </si>
   <si>
     <t>10.2a;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859871</t>
   </si>
   <si>
     <t>VWS-WC-039-871256</t>
   </si>
   <si>
     <t>129335p.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-871256</t>
   </si>
   <si>
     <t>VWS-WC-039-859855</t>
   </si>
   <si>
     <t>B.1. Agenda Eurogroep.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859855</t>
   </si>
@@ -698,69 +706,71 @@
   <si>
     <t>B.3. DB EG Fiscal Stance.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859859</t>
   </si>
   <si>
     <t>VWS-WC-039-860468</t>
   </si>
   <si>
     <t>125555a.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-860468</t>
   </si>
   <si>
     <t>VWS-WC-039-860469</t>
   </si>
   <si>
     <t>Bijlage 2 - overzicht EBRD-presidentschap (002).pdf</t>
   </si>
   <si>
     <t>10.2a</t>
   </si>
   <si>
-    <t>Integraal geweigerd op basis van 10.2.a. Dit betreft een overzicht van het verwachte_x000A_stemgedrag van verschillende lidstaten.</t>
+    <t>Integraal geweigerd op basis van 10.2.a. Dit betreft een overzicht van het verwachte
+stemgedrag van verschillende lidstaten.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-860469</t>
   </si>
   <si>
     <t>VWS-WC-039-860470</t>
   </si>
   <si>
     <t>Bijlage 1 - overzicht Eurogroep (002).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-860470</t>
   </si>
   <si>
     <t>VWS-WC-039-859841</t>
   </si>
   <si>
-    <t>6. Geannoteerde agenda Eurogroep en Ecofinraad juli_x000A_2020.docx</t>
+    <t>6. Geannoteerde agenda Eurogroep en Ecofinraad juli
+2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859841</t>
   </si>
   <si>
     <t>VWS-WC-039-859842</t>
   </si>
   <si>
     <t>3.a. Conceptagenda Eurogroep.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-859842</t>
   </si>
   <si>
     <t>VWS-WC-039-867384</t>
   </si>
   <si>
     <t>Akkoord staatssecretaris.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/039/document/VWS-WC-039-867384</t>
   </si>
   <si>
     <t>VWS-WC-039-867387</t>
   </si>