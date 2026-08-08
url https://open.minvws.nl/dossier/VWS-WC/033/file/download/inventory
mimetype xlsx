--- v0 (2026-01-22)
+++ v1 (2026-08-08)
@@ -338,51 +338,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-26</t>
   </si>
   <si>
     <t>VWS-WC-033-27</t>
   </si>
   <si>
     <t>RWG Compcro Industrie 21 januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-27</t>
   </si>
   <si>
     <t>VWS-WC-033-28</t>
   </si>
   <si>
     <t>RWG Compcro Industrie 25 januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-28</t>
   </si>
   <si>
     <t>VWS-WC-033-29</t>
   </si>
   <si>
-    <t>Fwd: CLG Europe input to EU COMPET Council on Recovery and Resilience plans and EU industrial_x000A_strategy</t>
+    <t>Fwd: CLG Europe input to EU COMPET Council on Recovery and Resilience plans and EU industrial
+strategy</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-29</t>
   </si>
   <si>
     <t>VWS-WC-033-30</t>
   </si>
   <si>
     <t>RWG Compcro Industrie 15 februari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-30</t>
   </si>
   <si>
     <t>VWS-WC-033-31</t>
   </si>
   <si>
     <t>7. Recovery and resilience facility: Updates</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/033/document/VWS-WC-033-31</t>
   </si>
   <si>
     <t>VWS-WC-033-32</t>
   </si>