--- v0 (2025-12-16)
+++ v1 (2026-05-13)
@@ -563,51 +563,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-34a</t>
   </si>
   <si>
     <t>VWS-WC-031-35</t>
   </si>
   <si>
     <t>RE: update 22 mrt 11u: mondkappen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-35</t>
   </si>
   <si>
     <t>VWS-WC-031-36</t>
   </si>
   <si>
     <t>notulen voortgang FFP2 mondkappen made in Holland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-36</t>
   </si>
   <si>
     <t>VWS-WC-031-37</t>
   </si>
   <si>
-    <t>RE: Serieus zorgcapaciteit bijbouwen (aanbod Shell: 4 á 5 fte projectmanagers die fabrieken_x000A_ombouwen)</t>
+    <t>RE: Serieus zorgcapaciteit bijbouwen (aanbod Shell: 4 á 5 fte projectmanagers die fabrieken
+ombouwen)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-37</t>
   </si>
   <si>
     <t>VWS-WC-031-38</t>
   </si>
   <si>
     <t>CE certificering voor mondkapjes valt tijdelijk weg/standaarden voor assessment openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-38</t>
   </si>
   <si>
     <t>VWS-WC-031-39</t>
   </si>
   <si>
     <t>aanbod productie mondkapjes . Hulp nodig bij versnelling van certificeringsproces materiaal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-39</t>
   </si>
   <si>
     <t>VWS-WC-031-40</t>
   </si>
@@ -674,90 +675,92 @@
   <si>
     <t>Update bewindslieden 24-3v3</t>
   </si>
   <si>
     <t>Identiek aan document 41a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-44a</t>
   </si>
   <si>
     <t>VWS-WC-031-45</t>
   </si>
   <si>
     <t>aanbod Duplex voor productie mondkapjes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-45</t>
   </si>
   <si>
     <t>45a</t>
   </si>
   <si>
     <t>VWS-WC-031-45a</t>
   </si>
   <si>
-    <t>Volledige medewerking van de taskforce aan Duflex inzake massa productie FFP2 masker 25-3-_x000A_202.pdf</t>
+    <t>Volledige medewerking van de taskforce aan Duflex inzake massa productie FFP2 masker 25-3-
+202.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-45a</t>
   </si>
   <si>
     <t>VWS-WC-031-46</t>
   </si>
   <si>
     <t>Input voor mailing EZK</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-46</t>
   </si>
   <si>
     <t>VWS-WC-031-47</t>
   </si>
   <si>
     <t>RE: Telco Strategie productiemondkapjes in NL inbelnummer [X] pincpode [X]25 maart strategie productie mondkapjes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-47</t>
   </si>
   <si>
     <t>47a</t>
   </si>
   <si>
     <t>VWS-WC-031-47a</t>
   </si>
   <si>
     <t>200325 BriefTelcov2.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-47a</t>
   </si>
   <si>
     <t>VWS-WC-031-48</t>
   </si>
   <si>
-    <t>FW: Sion Medical - Company produces all materials for N95 in Israel - no problem setting up a_x000A_line in Maastricht</t>
+    <t>FW: Sion Medical - Company produces all materials for N95 in Israel - no problem setting up a
+line in Maastricht</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-48</t>
   </si>
   <si>
     <t>VWS-WC-031-49</t>
   </si>
   <si>
     <t>Fwd: Gesprek Sabic 26-3: extra informatie mondkapjes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-49</t>
   </si>
   <si>
     <t>VWS-WC-031-50</t>
   </si>
   <si>
     <t>RE:FW: Telco Strategie productie mondkapjes in NL inbelnummer [X] pincode [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-50</t>
   </si>
   <si>
     <t>50a</t>
   </si>
@@ -2798,51 +2801,52 @@
   <si>
     <t>VWS-WC-031-162a</t>
   </si>
   <si>
     <t>Identiek aan document 161b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-162a</t>
   </si>
   <si>
     <t>VWS-WC-031-163</t>
   </si>
   <si>
     <t>Nota en letter of intent (opgesteld ism ASML)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-163</t>
   </si>
   <si>
     <t>163a</t>
   </si>
   <si>
     <t>VWS-WC-031-163a</t>
   </si>
   <si>
-    <t>DOMUS-20115443-v1 Letter of intent mbt aanschaf 2 productiemachines van filtermateriaal voor_x000A_mondmaskers.docx</t>
+    <t>DOMUS-20115443-v1 Letter of intent mbt aanschaf 2 productiemachines van filtermateriaal voor
+mondmaskers.docx</t>
   </si>
   <si>
     <t>Identiek aan document 161a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-163a</t>
   </si>
   <si>
     <t>163b</t>
   </si>
   <si>
     <t>VWS-WC-031-163b</t>
   </si>
   <si>
     <t>LOI MB PP equipment (final)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/031/document/VWS-WC-031-163b</t>
   </si>
   <si>
     <t>163c</t>
   </si>
   <si>
     <t>VWS-WC-031-163c</t>
   </si>