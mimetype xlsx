--- v0 (2026-01-19)
+++ v1 (2026-06-07)
@@ -1109,51 +1109,52 @@
   <si>
     <t>VWS-WC-030-45c</t>
   </si>
   <si>
     <t>2.BesIisnotitie RRP-directeurenoverIeg 31-3.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/030/document/VWS-WC-030-45c</t>
   </si>
   <si>
     <t>VWS-WC-030-46</t>
   </si>
   <si>
     <t>Vervolg RRP-directeurenoverleg</t>
   </si>
   <si>
     <t>10.1b;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/030/document/VWS-WC-030-46</t>
   </si>
   <si>
     <t>VWS-WC-030-47</t>
   </si>
   <si>
-    <t>kamervragen D66 over 'Diedrik Samsom: Nederland Iaat miljarden aan subsidies liggen voor_x000A_energietransitie'</t>
+    <t>kamervragen D66 over 'Diedrik Samsom: Nederland Iaat miljarden aan subsidies liggen voor
+energietransitie'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/030/document/VWS-WC-030-47</t>
   </si>
   <si>
     <t>VWS-WC-030-48</t>
   </si>
   <si>
     <t>[ter informatie] definitieve versie formatiepakket RRP</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/030/document/VWS-WC-030-48</t>
   </si>
   <si>
     <t>48a</t>
   </si>
   <si>
     <t>VWS-WC-030-48a</t>
   </si>
   <si>
     <t>1. Annex 1 - B1 Kansrijke investeringen en hervormingen waartoe reeds besloten is.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/030/document/VWS-WC-030-48a</t>
   </si>