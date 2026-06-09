--- v0 (2025-12-11)
+++ v1 (2026-06-09)
@@ -80,60 +80,62 @@
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-1</t>
   </si>
   <si>
     <t>Besluit Wob-verzoek d.d. 11 juni 2021 inzake uitgezonderde detailhandel tijdens de lockdown</t>
   </si>
   <si>
     <t>VWS-WC-029-2</t>
   </si>
   <si>
     <t>RE: uitreksel Kamervragen Verhoeven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-2</t>
   </si>
   <si>
     <t>VWS-WC-029-3</t>
   </si>
   <si>
-    <t>Nota bij uitstel beantwoording Kamervragen n.a.v. bericht 'Open of dicht? Hoe het misging met signalen van_x000A_Economiscche Zaken aan winkels'</t>
+    <t>Nota bij uitstel beantwoording Kamervragen n.a.v. bericht 'Open of dicht? Hoe het misging met signalen van
+Economiscche Zaken aan winkels'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-3</t>
   </si>
   <si>
     <t>VWS-WC-029-4</t>
   </si>
   <si>
-    <t>Uitstel beantwoording Kamervragen n.a.v. bericht 'Open of dicht? Hoe het misging met signalen van_x000A_Economiscche Zaken aan winkels'</t>
+    <t>Uitstel beantwoording Kamervragen n.a.v. bericht 'Open of dicht? Hoe het misging met signalen van
+Economiscche Zaken aan winkels'</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-4</t>
   </si>
   <si>
     <t>VWS-WC-029-5</t>
   </si>
   <si>
     <t>Wob-verzoek detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-5</t>
   </si>
   <si>
     <t>5a</t>
   </si>
   <si>
     <t>VWS-WC-029-5a</t>
   </si>
   <si>
     <t>identiek aan 1</t>
   </si>
@@ -440,84 +442,86 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-22</t>
   </si>
   <si>
     <t>22a</t>
   </si>
   <si>
     <t>VWS-WC-029-22a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-22a</t>
   </si>
   <si>
     <t>VWS-WC-029-23</t>
   </si>
   <si>
     <t>RE: Kamervragen sluiting winkels</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-23</t>
   </si>
   <si>
     <t>VWS-WC-029-24</t>
   </si>
   <si>
-    <t>FW: Ingebrekestelling - Wob-verzoek inzake Uitzondingspositie detailhandel tijdens de lockdown (o.a. Action,_x000A_Wibra en Hema)</t>
+    <t>FW: Ingebrekestelling - Wob-verzoek inzake Uitzondingspositie detailhandel tijdens de lockdown (o.a. Action,
+Wibra en Hema)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-24</t>
   </si>
   <si>
     <t>24a</t>
   </si>
   <si>
     <t>VWS-WC-029-24a</t>
   </si>
   <si>
     <t>Ingebrekestelling Wob-verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-24a</t>
   </si>
   <si>
     <t>24b</t>
   </si>
   <si>
     <t>VWS-WC-029-24b</t>
   </si>
   <si>
     <t>RE: Wob-verzoek detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-24b</t>
   </si>
   <si>
     <t>VWS-WC-029-25</t>
   </si>
   <si>
-    <t>RE: Wob inzake uitzonderingspositie detailhandel tijdens de lockdown (Xenos, Action, Wibra en Hema) [X] [EZK_x000A_nr. 349]</t>
+    <t>RE: Wob inzake uitzonderingspositie detailhandel tijdens de lockdown (Xenos, Action, Wibra en Hema) [X] [EZK
+nr. 349]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-25</t>
   </si>
   <si>
     <t>VWS-WC-029-26</t>
   </si>
   <si>
     <t>RE:Nieuwe versie KV Verhoeven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-26</t>
   </si>
   <si>
     <t>VWS-WC-029-27</t>
   </si>
   <si>
     <t>RE: Kamervragen Verhoeven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-27</t>
   </si>
   <si>
     <t>VWS-WC-029-28</t>
   </si>
@@ -1118,51 +1122,52 @@
   <si>
     <t>VWS-WC-029-46a</t>
   </si>
   <si>
     <t>Kamervragen Verhoeven detailhandel v10-2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-46a</t>
   </si>
   <si>
     <t>VWS-WC-029-47</t>
   </si>
   <si>
     <t>FW: Wob 70/30 retailhandel verzoek om samenwerking door EZK</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-47</t>
   </si>
   <si>
     <t>47a</t>
   </si>
   <si>
     <t>VWS-WC-029-47a</t>
   </si>
   <si>
-    <t>FB907344-4740-4A2A-BF5A-7C416B54BE58 Indiening Wob-verzoek uitgeozonderde detailhandel tijdens_x000A_lockdown</t>
+    <t>FB907344-4740-4A2A-BF5A-7C416B54BE58 Indiening Wob-verzoek uitgeozonderde detailhandel tijdens
+lockdown</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-47a</t>
   </si>
   <si>
     <t>47b</t>
   </si>
   <si>
     <t>VWS-WC-029-47b</t>
   </si>
   <si>
     <t>nieuwsbericht 'open of dicht'Hoe het misging met de signalen van Economische Zaken aan winkels</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-47b</t>
   </si>
   <si>
     <t>VWS-WC-029-48</t>
   </si>
   <si>
     <t>RE: Inventarislijst Wob detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-48</t>
   </si>
@@ -1337,51 +1342,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-60c</t>
   </si>
   <si>
     <t>60d</t>
   </si>
   <si>
     <t>VWS-WC-029-60d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-60d</t>
   </si>
   <si>
     <t>VWS-WC-029-61</t>
   </si>
   <si>
     <t>RE: v.w.b. Wob 70/30</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-61</t>
   </si>
   <si>
     <t>VWS-WC-029-62</t>
   </si>
   <si>
-    <t>RE: Bhm 21057389 - STAS TAS VRIJDAGOCHTEND Aangepaste antwoorden en proces Kamervragen Verhoeven_x000A_Detailhandel</t>
+    <t>RE: Bhm 21057389 - STAS TAS VRIJDAGOCHTEND Aangepaste antwoorden en proces Kamervragen Verhoeven
+Detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-62</t>
   </si>
   <si>
     <t>VWS-WC-029-63</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-63</t>
   </si>
   <si>
     <t>VWS-WC-029-64</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-64</t>
   </si>
   <si>
     <t>VWS-WC-029-65</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-65</t>
   </si>
   <si>
     <t>VWS-WC-029-66</t>
   </si>
@@ -1400,51 +1406,52 @@
   <si>
     <t>Modelbesluit Wob inhouidelijk (excl. Milieu-info)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-66a</t>
   </si>
   <si>
     <t>66b</t>
   </si>
   <si>
     <t>VWS-WC-029-66b</t>
   </si>
   <si>
     <t>11. Standaard- en voorbeeldoverwegingen t.a.v. de toepassing van de weigeringsgronden van de Wob</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-66b</t>
   </si>
   <si>
     <t>66c</t>
   </si>
   <si>
     <t>VWS-WC-029-66c</t>
   </si>
   <si>
-    <t>Verzoek om nadere informatie inzake de geldlening aan Brabantse Ontwikkelingsmaatschappij voor Smart_x000A_Phonic d.d. 22 december 2020</t>
+    <t>Verzoek om nadere informatie inzake de geldlening aan Brabantse Ontwikkelingsmaatschappij voor Smart
+Phonic d.d. 22 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-66c</t>
   </si>
   <si>
     <t>VWS-WC-029-67</t>
   </si>
   <si>
     <t>RE: namen [X] (Wob retail 70/30)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-67</t>
   </si>
   <si>
     <t>VWS-WC-029-68</t>
   </si>
   <si>
     <t>Wob Detailhandel [X] gelakt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-68</t>
   </si>
   <si>
     <t>68a</t>
   </si>
@@ -1997,51 +2004,52 @@
   <si>
     <t>VWS-WC-029-118</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-118</t>
   </si>
   <si>
     <t>VWS-WC-029-119</t>
   </si>
   <si>
     <t>Beantwoording Kamervragen Verhoeven Detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-119</t>
   </si>
   <si>
     <t>VWS-WC-029-120</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-120</t>
   </si>
   <si>
     <t>VWS-WC-029-121</t>
   </si>
   <si>
-    <t>Beantwoording vragen over het nieuwsbericht 'open of dicht? Hoe het misging met de signalen van Economische_x000A_Zaken aan winkels'</t>
+    <t>Beantwoording vragen over het nieuwsbericht 'open of dicht? Hoe het misging met de signalen van Economische
+Zaken aan winkels'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-121</t>
   </si>
   <si>
     <t>VWS-WC-029-122</t>
   </si>
   <si>
     <t>Bhm 21093930 - verzending besluit Wob-verzoek Uitgezonderde detailhandel tijdens lockdown</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-122</t>
   </si>
   <si>
     <t>VWS-WC-029-123</t>
   </si>
   <si>
     <t>Overleg nav nota 'aangepaste beantwoording klamervragen Verhoeven Detailhandel'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/029/document/VWS-WC-029-123</t>
   </si>
   <si>
     <t>VWS-WC-029-124</t>
   </si>