--- v0 (2025-12-08)
+++ v1 (2026-06-01)
@@ -182,87 +182,92 @@
   <si>
     <t>VWS-WC-027-9</t>
   </si>
   <si>
     <t>DPC ticket [X]: Coronavirus COVID- 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-9</t>
   </si>
   <si>
     <t>VWS-WC-027-10</t>
   </si>
   <si>
     <t>Fwd: samenvatting impact technologische industrie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-10</t>
   </si>
   <si>
     <t>10a</t>
   </si>
   <si>
     <t>VWS-WC-027-10a</t>
   </si>
   <si>
-    <t>200305-_x000A_blootstelling_CHN_D EU_ITA_JPN_KOR.pd_x000A_f;</t>
+    <t>200305-
+blootstelling_CHN_D EU_ITA_JPN_KOR.pd
+f;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-10a</t>
   </si>
   <si>
     <t>10b</t>
   </si>
   <si>
     <t>VWS-WC-027-10b</t>
   </si>
   <si>
-    <t>200312-_x000A_blootstelling_USA.pd f;</t>
+    <t>200312-
+blootstelling_USA.pd f;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-10b</t>
   </si>
   <si>
     <t>10c</t>
   </si>
   <si>
     <t>VWS-WC-027-10c</t>
   </si>
   <si>
-    <t>200314-DEF-FME-_x000A_samenvatting impact technologische industrie.docx;</t>
+    <t>200314-DEF-FME-
+samenvatting impact technologische industrie.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-10c</t>
   </si>
   <si>
     <t>10d</t>
   </si>
   <si>
     <t>VWS-WC-027-10d</t>
   </si>
   <si>
-    <t>200314-DEF-FME_x000A_samenvatting impact technologische industrie.pdf;</t>
+    <t>200314-DEF-FME
+samenvatting impact technologische industrie.pdf;</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>Identiek aan 10c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-10d</t>
   </si>
   <si>
     <t>VWS-WC-027-11</t>
   </si>
   <si>
     <t>Sluiting horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-11</t>
   </si>
   <si>
     <t>11a</t>
   </si>
   <si>
     <t>VWS-WC-027-11a</t>
   </si>
@@ -272,132 +277,137 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-11a</t>
   </si>
   <si>
     <t>VWS-WC-027-12</t>
   </si>
   <si>
     <t>Andere vraag wat is horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-12</t>
   </si>
   <si>
     <t>VWS-WC-027-13</t>
   </si>
   <si>
     <t>Re: Lijst vitale beroepen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-13</t>
   </si>
   <si>
     <t>VWS-WC-027-14</t>
   </si>
   <si>
-    <t>FW: Contact met Deliveroo: bezorging_x000A_openhouden voor restaurantsector</t>
+    <t>FW: Contact met Deliveroo: bezorging
+openhouden voor restaurantsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-14</t>
   </si>
   <si>
     <t>VWS-WC-027-15</t>
   </si>
   <si>
     <t>bijlage 1 (003).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-15</t>
   </si>
   <si>
     <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-027-15a</t>
   </si>
   <si>
     <t>Claim Koninklijke Horeca Nederland 5,1 miljard euro overheidssteun</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-15a</t>
   </si>
   <si>
     <t>VWS-WC-027-16</t>
   </si>
   <si>
     <t>FW: ADVIES vraag: DPC ticket [X]: Coronavirus COVID- 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-16</t>
   </si>
   <si>
     <t>VWS-WC-027-17</t>
   </si>
   <si>
-    <t>RE: N.a.v._x000A_telefonisch contact [X]</t>
+    <t>RE: N.a.v.
+telefonisch contact [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-17</t>
   </si>
   <si>
     <t>VWS-WC-027-18</t>
   </si>
   <si>
     <t>Brandbrief namens alle brancheorganisaties in de gastvrijheidssector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-18</t>
   </si>
   <si>
     <t>18a</t>
   </si>
   <si>
     <t>VWS-WC-027-18a</t>
   </si>
   <si>
-    <t>10081_x000A_Staatssecretaris_x000A_Keijzer inz. coronavirus.pdf</t>
+    <t>10081
+Staatssecretaris
+Keijzer inz. coronavirus.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-18a</t>
   </si>
   <si>
     <t>VWS-WC-027-19</t>
   </si>
   <si>
     <t>FW: Brandbrief namens alle brancheorganisaties in de gastvrijheidssector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-19</t>
   </si>
   <si>
     <t>19a</t>
   </si>
   <si>
     <t>VWS-WC-027-19a</t>
   </si>
   <si>
-    <t>10081_x000A_Staatssecretaris Keijzer inz. coronavirus.pdf;</t>
+    <t>10081
+Staatssecretaris Keijzer inz. coronavirus.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 18a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-19a</t>
   </si>
   <si>
     <t>VWS-WC-027-20</t>
   </si>
   <si>
     <t>Update Coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-20</t>
   </si>
   <si>
     <t>20a</t>
   </si>
   <si>
     <t>VWS-WC-027-20a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-20a</t>
   </si>
@@ -434,51 +444,53 @@
   <si>
     <t>21c</t>
   </si>
   <si>
     <t>VWS-WC-027-21c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-21c</t>
   </si>
   <si>
     <t>VWS-WC-027-22</t>
   </si>
   <si>
     <t>A4e open letter</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-22</t>
   </si>
   <si>
     <t>22a</t>
   </si>
   <si>
     <t>VWS-WC-027-22a</t>
   </si>
   <si>
-    <t>A4E-ERA Open_x000A_Letter to Transport Ministers_17March2_x000A_020.pdf</t>
+    <t>A4E-ERA Open
+Letter to Transport Ministers_17March2
+020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-22a</t>
   </si>
   <si>
     <t>VWS-WC-027-23</t>
   </si>
   <si>
     <t>Corona maatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-23</t>
   </si>
   <si>
     <t>VWS-WC-027-24</t>
   </si>
   <si>
     <t>Re: Hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-24</t>
   </si>
   <si>
     <t>VWS-WC-027-25</t>
   </si>
@@ -536,51 +548,52 @@
   <si>
     <t>29a</t>
   </si>
   <si>
     <t>VWS-WC-027-29a</t>
   </si>
   <si>
     <t>Identiek aan 26a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-29a</t>
   </si>
   <si>
     <t>VWS-WC-027-30</t>
   </si>
   <si>
     <t>Persbericht Gastvrij Nederland 17032020 reactie maatregelen kabinet coronacrisis.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-30</t>
   </si>
   <si>
     <t>VWS-WC-027-31</t>
   </si>
   <si>
-    <t>FW: Samenvatting Call HISWA-RECRON_x000A_EZK/ Q&amp;A vanuit recron</t>
+    <t>FW: Samenvatting Call HISWA-RECRON
+EZK/ Q&amp;A vanuit recron</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-31</t>
   </si>
   <si>
     <t>VWS-WC-027-32</t>
   </si>
   <si>
     <t>ADVIES vraag: DPC ticket [X] : Coronavirus COVID- 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-32</t>
   </si>
   <si>
     <t>32a</t>
   </si>
   <si>
     <t>VWS-WC-027-32a</t>
   </si>
   <si>
     <t>Brief Minister van Economische zaken 2020.3.12 def..pdf</t>
   </si>
@@ -716,309 +729,324 @@
   <si>
     <t>VWS-WC-027-41</t>
   </si>
   <si>
     <t>FW: KHN voorstellen voor verbetering noodpakket</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-41</t>
   </si>
   <si>
     <t>41a</t>
   </si>
   <si>
     <t>VWS-WC-027-41a</t>
   </si>
   <si>
     <t>20200319_Eerste aanzet verbeteringen noodpakket corona.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-41a</t>
   </si>
   <si>
     <t>VWS-WC-027-42</t>
   </si>
   <si>
-    <t>BOVAG_x000A_Coronamonitor</t>
+    <t>BOVAG
+Coronamonitor</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-42</t>
   </si>
   <si>
     <t>42a</t>
   </si>
   <si>
     <t>VWS-WC-027-42a</t>
   </si>
   <si>
-    <t>200320 BOVAG inz_x000A_Coronamonitor.pdf</t>
+    <t>200320 BOVAG inz
+Coronamonitor.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-42a</t>
   </si>
   <si>
     <t>VWS-WC-027-43</t>
   </si>
   <si>
     <t>FW: Noodmaatregel indirecte kosten compensatie ETS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-43</t>
   </si>
   <si>
     <t>43a</t>
   </si>
   <si>
     <t>VWS-WC-027-43a</t>
   </si>
   <si>
-    <t>20200320 Brief EZK_x000A_inzake noodmaatregel indirecte kosten compensatie ETS.pdf</t>
+    <t>20200320 Brief EZK
+inzake noodmaatregel indirecte kosten compensatie ETS.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-43a</t>
   </si>
   <si>
     <t>VWS-WC-027-44</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-44</t>
   </si>
   <si>
     <t>44a</t>
   </si>
   <si>
     <t>VWS-WC-027-44a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-44a</t>
   </si>
   <si>
     <t>VWS-WC-027-45</t>
   </si>
   <si>
     <t>Initiatief reisbranche 'Corona-voucher'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-45</t>
   </si>
   <si>
     <t>VWS-WC-027-46</t>
   </si>
   <si>
-    <t>FW: Brief ENCORE:_x000A_Creatieve Industrie</t>
+    <t>FW: Brief ENCORE:
+Creatieve Industrie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-46</t>
   </si>
   <si>
     <t>46a</t>
   </si>
   <si>
     <t>VWS-WC-027-46a</t>
   </si>
   <si>
-    <t>ENCORE brief EZK- OCW[1][4][1][2].pd_x000A_f</t>
+    <t>ENCORE brief EZK- OCW[1][4][1][2].pd
+f</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-46a</t>
   </si>
   <si>
     <t>VWS-WC-027-47</t>
   </si>
   <si>
     <t>provinciale zorgen over rijksbetrokkenheid bij VTE sector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-47</t>
   </si>
   <si>
     <t>VWS-WC-027-48</t>
   </si>
   <si>
     <t>Noodmaatregel indirecte kosten compensatie ETS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-48</t>
   </si>
   <si>
     <t>VWS-WC-027-49</t>
   </si>
   <si>
     <t>Open grenzen van levensbelang voor golfkarton verpakkingen industrie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-49</t>
   </si>
   <si>
     <t>VWS-WC-027-50</t>
   </si>
   <si>
     <t>Burgercorrespondent ie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-50</t>
   </si>
   <si>
     <t>VWS-WC-027-51</t>
   </si>
   <si>
-    <t>Ontvangstbevestigin g: DPC ticket [X] Toerisme en recreatie Coronavirus_x000A_[X]</t>
+    <t>Ontvangstbevestigin g: DPC ticket [X] Toerisme en recreatie Coronavirus
+[X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-51</t>
   </si>
   <si>
     <t>VWS-WC-027-52</t>
   </si>
   <si>
-    <t>20084762 m.b.t._x000A_Bhm DPC ticket [X]Toerisme en recreatie Coronavirus</t>
+    <t>20084762 m.b.t.
+Bhm DPC ticket [X]Toerisme en recreatie Coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-52</t>
   </si>
   <si>
     <t>52a</t>
   </si>
   <si>
     <t>VWS-WC-027-52a</t>
   </si>
   <si>
-    <t>DOMUS-20084762-_x000A_Bhm DPC ticket  [X] Toerisme en recreatie Coronavirus.UDM</t>
+    <t>DOMUS-20084762-
+Bhm DPC ticket  [X] Toerisme en recreatie Coronavirus.UDM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-52a</t>
   </si>
   <si>
     <t>VWS-WC-027-53</t>
   </si>
   <si>
     <t>FW: Brief aan EZK en OCW</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53</t>
   </si>
   <si>
     <t>53a</t>
   </si>
   <si>
     <t>VWS-WC-027-53a</t>
   </si>
   <si>
     <t>20200325_Brief_min isters Wiebes_Van Engelshoven.pdf;</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53a</t>
   </si>
   <si>
     <t>53b</t>
   </si>
   <si>
     <t>VWS-WC-027-53b</t>
   </si>
   <si>
-    <t>Bijlage 1_x000A__VVEM_factsheets_e venementen.pdf;</t>
+    <t>Bijlage 1
+_VVEM_factsheets_e venementen.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53b</t>
   </si>
   <si>
     <t>53c</t>
   </si>
   <si>
     <t>VWS-WC-027-53c</t>
   </si>
   <si>
     <t>Bijlage 2_Cijfers evenementenbranch e.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53c</t>
   </si>
   <si>
     <t>53d</t>
   </si>
   <si>
     <t>VWS-WC-027-53d</t>
   </si>
   <si>
     <t>Bijlage 3_Berekening werkzame personen evenementenbranch e.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53d</t>
   </si>
   <si>
     <t>53e</t>
   </si>
   <si>
     <t>VWS-WC-027-53e</t>
   </si>
   <si>
-    <t>Bijlage 4_x000A__Ministerieel Besluit_x000A_- maatregelen evenementensector- ondertekend.pdf;</t>
+    <t>Bijlage 4
+_Ministerieel Besluit
+- maatregelen evenementensector- ondertekend.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53e</t>
   </si>
   <si>
     <t>53f</t>
   </si>
   <si>
     <t>VWS-WC-027-53f</t>
   </si>
   <si>
-    <t>Bijlage 5_x000A__VVEM_factsheet_ev enementenhulp.pdf</t>
+    <t>Bijlage 5
+_VVEM_factsheet_ev enementenhulp.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-53f</t>
   </si>
   <si>
     <t>VWS-WC-027-54</t>
   </si>
   <si>
     <t>FW: BOVAG monitor in een oogopslag</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-54</t>
   </si>
   <si>
     <t>54a</t>
   </si>
   <si>
     <t>VWS-WC-027-54a</t>
   </si>
   <si>
-    <t>BOVAG-_x000A_Coronamonitor-A4- DIGITAAL met_x000A_contactpersonen.pdf</t>
+    <t>BOVAG-
+Coronamonitor-A4- DIGITAAL met
+contactpersonen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-54a</t>
   </si>
   <si>
     <t>VWS-WC-027-55</t>
   </si>
   <si>
-    <t>Vraag Microsoft: Status quo toezegging toegang DC en infrastructuur_x000A_bij lockdown</t>
+    <t>Vraag Microsoft: Status quo toezegging toegang DC en infrastructuur
+bij lockdown</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-55</t>
   </si>
   <si>
     <t>VWS-WC-027-56</t>
   </si>
   <si>
     <t>FW: Gesprek Stas/minister met horecapartijen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-56</t>
   </si>
   <si>
     <t>VWS-WC-027-57</t>
   </si>
   <si>
     <t>Hersteloffensief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-57</t>
   </si>
   <si>
     <t>VWS-WC-027-58</t>
   </si>
@@ -1067,51 +1095,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-61</t>
   </si>
   <si>
     <t>VWS-WC-027-62</t>
   </si>
   <si>
     <t>BOVAG brief BOVAG 200327</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-62</t>
   </si>
   <si>
     <t>VWS-WC-027-63</t>
   </si>
   <si>
     <t>Noodpakket voor banen en economie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-63</t>
   </si>
   <si>
     <t>VWS-WC-027-64</t>
   </si>
   <si>
-    <t>RE: ADVIES vraag: DPC ticket [X]:_x000A_Coronavirus COVID- 19</t>
+    <t>RE: ADVIES vraag: DPC ticket [X]:
+Coronavirus COVID- 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-64</t>
   </si>
   <si>
     <t>64a</t>
   </si>
   <si>
     <t>VWS-WC-027-64a</t>
   </si>
   <si>
     <t>Brief Minister van Economische zaken 2020.3.30.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-64a</t>
   </si>
   <si>
     <t>VWS-WC-027-65</t>
   </si>
   <si>
     <t>Brief aan de staatssecretaris van EZK van HISWA- RECRON</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-65</t>
   </si>
@@ -1277,135 +1306,144 @@
   <si>
     <t>VWS-WC-027-72</t>
   </si>
   <si>
     <t>Geaccepteerd: Telefoongesprek Voucherregeling Hiswa-Recron</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-72</t>
   </si>
   <si>
     <t>VWS-WC-027-73</t>
   </si>
   <si>
     <t>Brief HISWA- RECRON SBI-codes toeristische sector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-73</t>
   </si>
   <si>
     <t>73a</t>
   </si>
   <si>
     <t>VWS-WC-027-73a</t>
   </si>
   <si>
-    <t>HISWA-RECRON_x000A_MiniEZ - SBI-codes TOGS-regeling Covid-19.pdf</t>
+    <t>HISWA-RECRON
+MiniEZ - SBI-codes TOGS-regeling Covid-19.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-73a</t>
   </si>
   <si>
     <t>VWS-WC-027-74</t>
   </si>
   <si>
-    <t>FW: Correcte versie_x000A_| VVEM | Persbericht 'Evenementenbranch_x000A_e ziet 3,5 miljard omzet verdampen en 48.000 banen verdwijnen</t>
+    <t>FW: Correcte versie
+| VVEM | Persbericht 'Evenementenbranch
+e ziet 3,5 miljard omzet verdampen en 48.000 banen verdwijnen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-74</t>
   </si>
   <si>
     <t>74a</t>
   </si>
   <si>
     <t>VWS-WC-027-74a</t>
   </si>
   <si>
-    <t>20200331_Persberic ht Evenementenbranch e ziet 3,5 miljard omzet verdampen en_x000A_48.000 banen verdwijnen.docx;</t>
+    <t>20200331_Persberic ht Evenementenbranch e ziet 3,5 miljard omzet verdampen en
+48.000 banen verdwijnen.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-74a</t>
   </si>
   <si>
     <t>74b</t>
   </si>
   <si>
     <t>VWS-WC-027-74b</t>
   </si>
   <si>
-    <t>20200331_Persberic ht Evenementenbranch e ziet 3,5_x000A_miljard omzet_x000A_verdampen en_x000A_48.000 banen verdwijnen.pdf</t>
+    <t>20200331_Persberic ht Evenementenbranch e ziet 3,5
+miljard omzet
+verdampen en
+48.000 banen verdwijnen.pdf</t>
   </si>
   <si>
     <t>Identiek aan 74a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-74b</t>
   </si>
   <si>
     <t>VWS-WC-027-75</t>
   </si>
   <si>
-    <t>FW:_x000A_verblijfsrecreatie vergeten bij TOGS!</t>
+    <t>FW:
+verblijfsrecreatie vergeten bij TOGS!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-75</t>
   </si>
   <si>
     <t>75a</t>
   </si>
   <si>
     <t>VWS-WC-027-75a</t>
   </si>
   <si>
     <t>Brief ministeries - Vekabo.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-75a</t>
   </si>
   <si>
     <t>VWS-WC-027-76</t>
   </si>
   <si>
     <t>Ingrijpen overheid bij boekingsplatforms</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-76</t>
   </si>
   <si>
     <t>VWS-WC-027-77</t>
   </si>
   <si>
     <t>Impactanalyse COVID-19 op de Nederlandse eventbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-77</t>
   </si>
   <si>
     <t>VWS-WC-027-78</t>
   </si>
   <si>
-    <t>Stappenplan garantie SGR heeft gevraagd om financiële steun van de overheid (brief 31 maart_x000A_2020).</t>
+    <t>Stappenplan garantie SGR heeft gevraagd om financiële steun van de overheid (brief 31 maart
+2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-78</t>
   </si>
   <si>
     <t>VWS-WC-027-79</t>
   </si>
   <si>
     <t>Gesprek voucherregeling Hiswa-Recron</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-79</t>
   </si>
   <si>
     <t>79a</t>
   </si>
   <si>
     <t>VWS-WC-027-79a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-79a</t>
   </si>
   <si>
     <t>79b</t>
   </si>
@@ -1493,168 +1531,179 @@
   <si>
     <t>85a</t>
   </si>
   <si>
     <t>VWS-WC-027-85a</t>
   </si>
   <si>
     <t>Noodkreet kermisbranche.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-85a</t>
   </si>
   <si>
     <t>VWS-WC-027-86</t>
   </si>
   <si>
     <t>Weeffouten in regeling tegemoetkoming schade Covid-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-86</t>
   </si>
   <si>
     <t>VWS-WC-027-87</t>
   </si>
   <si>
-    <t>20094815 m.b.t._x000A_Bhm Brief van KHN over ingrijpen werkwijze overheid hotelboekingsplatfor ms moreel appel</t>
+    <t>20094815 m.b.t.
+Bhm Brief van KHN over ingrijpen werkwijze overheid hotelboekingsplatfor ms moreel appel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-87</t>
   </si>
   <si>
     <t>87a</t>
   </si>
   <si>
     <t>VWS-WC-027-87a</t>
   </si>
   <si>
-    <t>Ontbreekt_x000A_DOMUS-20094815-_x000A_Bhm Brief van KHN over ingrijpen_x000A_werkwijze overheid hotelboekingsplatfor ms moreel appel.UDM</t>
+    <t>Ontbreekt
+DOMUS-20094815-
+Bhm Brief van KHN over ingrijpen
+werkwijze overheid hotelboekingsplatfor ms moreel appel.UDM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-87a</t>
   </si>
   <si>
     <t>VWS-WC-027-88</t>
   </si>
   <si>
     <t>FW: Rapportage impact corona op toerisme Zeeland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-88</t>
   </si>
   <si>
     <t>88a</t>
   </si>
   <si>
     <t>VWS-WC-027-88a</t>
   </si>
   <si>
-    <t>Brief_staatssecretari s_Keijzer_02_04_20 20_Ondertekend.pdf_x000A_;</t>
+    <t>Brief_staatssecretari s_Keijzer_02_04_20 20_Ondertekend.pdf
+;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-88a</t>
   </si>
   <si>
     <t>88b</t>
   </si>
   <si>
     <t>VWS-WC-027-88b</t>
   </si>
   <si>
-    <t>Rapport impact corona_x000A_op toerisme Zeeland_x000A_- TOTAAL (DEF) met_x000A_bijlagen.pdf;</t>
+    <t>Rapport impact corona
+op toerisme Zeeland
+- TOTAAL (DEF) met
+bijlagen.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-88b</t>
   </si>
   <si>
     <t>88c</t>
   </si>
   <si>
     <t>VWS-WC-027-88c</t>
   </si>
   <si>
     <t>Persbericht TOZ 02-04-2020.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-88c</t>
   </si>
   <si>
     <t>VWS-WC-027-89</t>
   </si>
   <si>
     <t>Re: chartervaart en SBI codes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-89</t>
   </si>
   <si>
     <t>VWS-WC-027-90</t>
   </si>
   <si>
-    <t>RE: Gesprek met minister Wiebes en staatssecretaris_x000A_Keijzer - gefaseerde openstelling horeca</t>
+    <t>RE: Gesprek met minister Wiebes en staatssecretaris
+Keijzer - gefaseerde openstelling horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-90</t>
   </si>
   <si>
     <t>VWS-WC-027-91</t>
   </si>
   <si>
     <t>brief Ipo aan Staatssecretaris</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-91</t>
   </si>
   <si>
     <t>91a</t>
   </si>
   <si>
     <t>VWS-WC-027-91a</t>
   </si>
   <si>
     <t>REE 10417 brief stass EZK (003).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-91a</t>
   </si>
   <si>
     <t>VWS-WC-027-92</t>
   </si>
   <si>
-    <t>Borgstelling MKB- kredieten voor de horeca - voorstel HEINEKEN NL en_x000A_Koninklijke Grolsch</t>
+    <t>Borgstelling MKB- kredieten voor de horeca - voorstel HEINEKEN NL en
+Koninklijke Grolsch</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-92</t>
   </si>
   <si>
     <t>92a</t>
   </si>
   <si>
     <t>VWS-WC-027-92a</t>
   </si>
   <si>
-    <t>BMKB_x000A_borgstelling.pdf</t>
+    <t>BMKB
+borgstelling.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-92a</t>
   </si>
   <si>
     <t>VWS-WC-027-93</t>
   </si>
   <si>
     <t>FW: gesprek min- stas gastvrijheidseconom ie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-93</t>
   </si>
   <si>
     <t>VWS-WC-027-94</t>
   </si>
   <si>
     <t>FW: Gezamenlijke overleg met MEZK/ StasEZK en de vakantieparken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-94</t>
   </si>
   <si>
     <t>VWS-WC-027-95</t>
   </si>
@@ -1727,126 +1776,134 @@
   <si>
     <t>VWS-WC-027-99</t>
   </si>
   <si>
     <t>Oproep tot staatssteun recreatieve, kleinschalige ondernemers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-99</t>
   </si>
   <si>
     <t>99a</t>
   </si>
   <si>
     <t>VWS-WC-027-99a</t>
   </si>
   <si>
     <t>Brief Ministerie Economische Zaken en Klimaat 7-04- 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-99a</t>
   </si>
   <si>
     <t>VWS-WC-027-100</t>
   </si>
   <si>
-    <t>RE: Gesprek met Minister Wiebes en Staatssecretaris_x000A_Keijzer over Gastvrijheidseconom ie</t>
+    <t>RE: Gesprek met Minister Wiebes en Staatssecretaris
+Keijzer over Gastvrijheidseconom ie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-100</t>
   </si>
   <si>
     <t>100a</t>
   </si>
   <si>
     <t>VWS-WC-027-100a</t>
   </si>
   <si>
-    <t>HISWA RECRON 5_x000A_punten plan 6 april 2020.pdf</t>
+    <t>HISWA RECRON 5
+punten plan 6 april 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-100a</t>
   </si>
   <si>
     <t>VWS-WC-027-101</t>
   </si>
   <si>
     <t>Vijf punten plan HISWA-RECRON</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-101</t>
   </si>
   <si>
     <t>101a</t>
   </si>
   <si>
     <t>VWS-WC-027-101a</t>
   </si>
   <si>
-    <t>HISWA RECRON 5_x000A_punten plan 7 april 2020.pdf</t>
+    <t>HISWA RECRON 5
+punten plan 7 april 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-101a</t>
   </si>
   <si>
     <t>VWS-WC-027-102</t>
   </si>
   <si>
     <t>FW: de def versie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-102</t>
   </si>
   <si>
     <t>102a</t>
   </si>
   <si>
     <t>VWS-WC-027-102a</t>
   </si>
   <si>
     <t>Position paper GN gesprek EZK 7 april 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-102a</t>
   </si>
   <si>
     <t>VWS-WC-027-103</t>
   </si>
   <si>
-    <t>20103665 m.b.t._x000A_Bhm Aanbiedingsbrief van Bovak en NKB te Apeldoorn over Kermislichtjes zijn uit ! .................._x000A_Gaan deze nog aan ? nav Coronavirus</t>
+    <t>20103665 m.b.t.
+Bhm Aanbiedingsbrief van Bovak en NKB te Apeldoorn over Kermislichtjes zijn uit ! ..................
+Gaan deze nog aan ? nav Coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-103</t>
   </si>
   <si>
     <t>103a</t>
   </si>
   <si>
     <t>VWS-WC-027-103a</t>
   </si>
   <si>
-    <t>DOMUS-20103665-_x000A_Bhm Aanbiedingsbrief van Bovak en NKB te_x000A_Apeldoorn over Kermislichtjes zijn uit ! .................._x000A_Gaan deze nog aan nav Coronavirus.UDM</t>
+    <t>DOMUS-20103665-
+Bhm Aanbiedingsbrief van Bovak en NKB te
+Apeldoorn over Kermislichtjes zijn uit ! ..................
+Gaan deze nog aan nav Coronavirus.UDM</t>
   </si>
   <si>
     <t>Identiek aan 85a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-103a</t>
   </si>
   <si>
     <t>VWS-WC-027-104</t>
   </si>
   <si>
     <t>RE: call do mode alliantie</t>
   </si>
   <si>
     <t>10.1c;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-104</t>
   </si>
   <si>
     <t>VWS-WC-027-105</t>
   </si>
   <si>
     <t>FW: call do mode alliantie</t>
   </si>
@@ -1871,51 +1928,52 @@
   <si>
     <t>VWS-WC-027-106</t>
   </si>
   <si>
     <t>10.1c;10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-106</t>
   </si>
   <si>
     <t>VWS-WC-027-107</t>
   </si>
   <si>
     <t>FW: BOVAG Corona- monitor week 3</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-107</t>
   </si>
   <si>
     <t>107a</t>
   </si>
   <si>
     <t>VWS-WC-027-107a</t>
   </si>
   <si>
-    <t>BOVAG-_x000A_Coronamonitor-A4- week-14- DIGITAAL[1].pdf</t>
+    <t>BOVAG-
+Coronamonitor-A4- week-14- DIGITAAL[1].pdf</t>
   </si>
   <si>
     <t>Mijn BOVAG - Nieuws - Derde BOVAG</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-107a</t>
   </si>
   <si>
     <t>VWS-WC-027-108</t>
   </si>
   <si>
     <t>FW: Scanner Sharp1_20200408_1 31059.pdf</t>
   </si>
   <si>
     <t>Coronamonitor: liquiditeit belangrijkste zorg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-108</t>
   </si>
   <si>
     <t>VWS-WC-027-109</t>
   </si>
   <si>
     <t>Gesprek BMKB Heineken/EZK/RVO</t>
   </si>
@@ -1937,75 +1995,79 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-111</t>
   </si>
   <si>
     <t>VWS-WC-027-112</t>
   </si>
   <si>
     <t>Bovak/NKB brief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-112</t>
   </si>
   <si>
     <t>VWS-WC-027-113</t>
   </si>
   <si>
     <t>Booking brief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-113</t>
   </si>
   <si>
     <t>VWS-WC-027-114</t>
   </si>
   <si>
-    <t>CORONA CRISIS [20/JB/04/1643 14_x000A_04 2020</t>
+    <t>CORONA CRISIS [20/JB/04/1643 14
+04 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-114</t>
   </si>
   <si>
     <t>114a</t>
   </si>
   <si>
     <t>VWS-WC-027-114a</t>
   </si>
   <si>
-    <t>BIJLAGE KERMISDATA 09_x000A_2020.pdf;</t>
+    <t>BIJLAGE KERMISDATA 09
+2020.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-114a</t>
   </si>
   <si>
     <t>114b</t>
   </si>
   <si>
     <t>VWS-WC-027-114b</t>
   </si>
   <si>
-    <t>14 04 2020_x000A_Staatssecretaris_x000A_mevr. M. Keijzer.jpeg</t>
+    <t>14 04 2020
+Staatssecretaris
+mevr. M. Keijzer.jpeg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-114b</t>
   </si>
   <si>
     <t>VWS-WC-027-115</t>
   </si>
   <si>
     <t>Aanvulling : NOW ook voor DGA Groepsaccommodati es</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-115</t>
   </si>
   <si>
     <t>VWS-WC-027-116</t>
   </si>
   <si>
     <t>vestigingsadres &amp; TOGS + gevolgen formulering noodverordening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-116</t>
   </si>
   <si>
     <t>VWS-WC-027-117</t>
   </si>
@@ -2075,51 +2137,52 @@
   <si>
     <t>VWS-WC-027-122</t>
   </si>
   <si>
     <t>Brief aan de Minister</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-122</t>
   </si>
   <si>
     <t>122a</t>
   </si>
   <si>
     <t>VWS-WC-027-122a</t>
   </si>
   <si>
     <t>Brief aan de Minister ivm Coronacrisis.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-122a</t>
   </si>
   <si>
     <t>VWS-WC-027-123</t>
   </si>
   <si>
-    <t>Dubbele dupering reisbranche wegens "weeffout" in de EU regelgeving_x000A_betreffende Pakketreizen</t>
+    <t>Dubbele dupering reisbranche wegens "weeffout" in de EU regelgeving
+betreffende Pakketreizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-123</t>
   </si>
   <si>
     <t>123a</t>
   </si>
   <si>
     <t>VWS-WC-027-123a</t>
   </si>
   <si>
     <t>Brief Minister van Economische zaken inzake EU regeling dd 17 april.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-123a</t>
   </si>
   <si>
     <t>123b</t>
   </si>
   <si>
     <t>VWS-WC-027-123b</t>
   </si>
   <si>
     <t>Bijlage bij brief Gastvrij 14.4.2020.pdf</t>
   </si>
@@ -2129,51 +2192,52 @@
   <si>
     <t>VWS-WC-027-124</t>
   </si>
   <si>
     <t>FW: Covid19 en Out of home kanaal (inclusief horeca)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-124</t>
   </si>
   <si>
     <t>124a</t>
   </si>
   <si>
     <t>VWS-WC-027-124a</t>
   </si>
   <si>
     <t>FNLI - Voorstel gezamenlijk overleg Foodservice_EZK.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-124a</t>
   </si>
   <si>
     <t>VWS-WC-027-125</t>
   </si>
   <si>
-    <t>uw brief inzake TOGS-regeling d.d. 18 maart en 3 april_x000A_2020</t>
+    <t>uw brief inzake TOGS-regeling d.d. 18 maart en 3 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-125</t>
   </si>
   <si>
     <t>VWS-WC-027-126</t>
   </si>
   <si>
     <t>FW: Brief van CEO easyJet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-126</t>
   </si>
   <si>
     <t>126a</t>
   </si>
   <si>
     <t>VWS-WC-027-126a</t>
   </si>
   <si>
     <t>20200416 Letter from Johan easyJet - EZ.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-126a</t>
   </si>
@@ -2222,51 +2286,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-129</t>
   </si>
   <si>
     <t>VWS-WC-027-130</t>
   </si>
   <si>
     <t>Brief als reactie op bestuurlijk overleg gastvrijheidssector 7 april jl.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-130</t>
   </si>
   <si>
     <t>130a</t>
   </si>
   <si>
     <t>VWS-WC-027-130a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-130a</t>
   </si>
   <si>
     <t>VWS-WC-027-131</t>
   </si>
   <si>
-    <t>FW: Dubbele dupering reisbranche wegens "weeffout" in de EU_x000A_regelgeving betreffende Pakketreizen</t>
+    <t>FW: Dubbele dupering reisbranche wegens "weeffout" in de EU
+regelgeving betreffende Pakketreizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-131</t>
   </si>
   <si>
     <t>131a</t>
   </si>
   <si>
     <t>VWS-WC-027-131a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-131a</t>
   </si>
   <si>
     <t>131b</t>
   </si>
   <si>
     <t>VWS-WC-027-131b</t>
   </si>
   <si>
     <t>Identiek aan 127b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-131b</t>
   </si>
@@ -2300,201 +2365,208 @@
   <si>
     <t>VWS-WC-027-134</t>
   </si>
   <si>
     <t>RE: Nieuwe besluiten T.a.v evenementsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-134</t>
   </si>
   <si>
     <t>VWS-WC-027-135</t>
   </si>
   <si>
     <t>Persbericht Gastvrij Nederland: verlenging maatregelen catastrofaal voor sector!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-135</t>
   </si>
   <si>
     <t>135a</t>
   </si>
   <si>
     <t>VWS-WC-027-135a</t>
   </si>
   <si>
-    <t>Persbericht GN 21-_x000A_04-2020 Verlenging maatregelen catastrofaal voor sector!.pdf</t>
+    <t>Persbericht GN 21-
+04-2020 Verlenging maatregelen catastrofaal voor sector!.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-135a</t>
   </si>
   <si>
     <t>VWS-WC-027-136</t>
   </si>
   <si>
     <t>FW: Noodkreet Kermis branche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-136</t>
   </si>
   <si>
     <t>VWS-WC-027-137</t>
   </si>
   <si>
     <t>Uitnodiging om te spreken over OOH kanaal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-137</t>
   </si>
   <si>
     <t>VWS-WC-027-138</t>
   </si>
   <si>
-    <t>RE: [X] ter reg. FW: Brief van Glenn Fogel, CEO van_x000A_Booking.com</t>
+    <t>RE: [X] ter reg. FW: Brief van Glenn Fogel, CEO van
+Booking.com</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-138</t>
   </si>
   <si>
     <t>VWS-WC-027-139</t>
   </si>
   <si>
-    <t>uw brief inzake steunmaatregelen ondernemers d.d. 31_x000A_maart 2020</t>
+    <t>uw brief inzake steunmaatregelen ondernemers d.d. 31
+maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-139</t>
   </si>
   <si>
     <t>VWS-WC-027-140</t>
   </si>
   <si>
-    <t>OVERLEG 28 04_x000A_2020</t>
+    <t>OVERLEG 28 04
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-140</t>
   </si>
   <si>
     <t>140a</t>
   </si>
   <si>
     <t>VWS-WC-027-140a</t>
   </si>
   <si>
-    <t>24 04 2020_x000A_staatssecr Mevr. M. Keijzer.pdf</t>
+    <t>24 04 2020
+staatssecr Mevr. M. Keijzer.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-140a</t>
   </si>
   <si>
     <t>VWS-WC-027-141</t>
   </si>
   <si>
     <t>Internationale Actieagenda COVID- 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-141</t>
   </si>
   <si>
     <t>VWS-WC-027-142</t>
   </si>
   <si>
     <t>exploitatie dierentuinen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-142</t>
   </si>
   <si>
     <t>VWS-WC-027-143</t>
   </si>
   <si>
     <t>RE: CVE [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-143</t>
   </si>
   <si>
     <t>VWS-WC-027-144</t>
   </si>
   <si>
     <t>RE: hulpvraag om gegevens sector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-144</t>
   </si>
   <si>
     <t>144a</t>
   </si>
   <si>
     <t>VWS-WC-027-144a</t>
   </si>
   <si>
-    <t>Versie 1 schadeberekening HISWA RECRON tbv_x000A_MinEZ.pdf</t>
+    <t>Versie 1 schadeberekening HISWA RECRON tbv
+MinEZ.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-144a</t>
   </si>
   <si>
     <t>VWS-WC-027-145</t>
   </si>
   <si>
     <t>RE: Covid19 en Out of home kanaal (inclusief horeca)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-145</t>
   </si>
   <si>
     <t>VWS-WC-027-146</t>
   </si>
   <si>
     <t>Brief Bovak/NKB</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-146</t>
   </si>
   <si>
     <t>VWS-WC-027-147</t>
   </si>
   <si>
     <t>groepsaccommodati es zitten klem, red ons</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-147</t>
   </si>
   <si>
     <t>VWS-WC-027-148</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-148</t>
   </si>
   <si>
     <t>148a</t>
   </si>
   <si>
     <t>VWS-WC-027-148a</t>
   </si>
   <si>
-    <t>Versie 2 schadeberekening HISWA RECRON tbv_x000A_MinEZ.pdf</t>
+    <t>Versie 2 schadeberekening HISWA RECRON tbv
+MinEZ.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-148a</t>
   </si>
   <si>
     <t>VWS-WC-027-149</t>
   </si>
   <si>
     <t>Re: hulpvraag om gegevens sector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-149</t>
   </si>
   <si>
     <t>VWS-WC-027-150</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-150</t>
   </si>
   <si>
     <t>VWS-WC-027-151</t>
   </si>
   <si>
     <t>Call follow up gesprek Wiebes 7 april</t>
   </si>
@@ -2522,324 +2594,352 @@
   <si>
     <t>VWS-WC-027-153a</t>
   </si>
   <si>
     <t>Identiek aan 122a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-153a</t>
   </si>
   <si>
     <t>VWS-WC-027-154</t>
   </si>
   <si>
     <t>Noodplan horeca en verbeterd concept protocol heropening horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-154</t>
   </si>
   <si>
     <t>154a</t>
   </si>
   <si>
     <t>VWS-WC-027-154a</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_1 KHN Noodplan versie met bijlagen.pdf;</t>
+    <t>20200428 BIJLAGE
+1 KHN Noodplan versie met bijlagen.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-154a</t>
   </si>
   <si>
     <t>154b</t>
   </si>
   <si>
     <t>VWS-WC-027-154b</t>
   </si>
   <si>
-    <t>20200428_brfu_UC2 0043_Ministerie EZK_KHN Noodplan en verbeterd concept_x000A_protocol heropening_x000A_horeca.pdf;</t>
+    <t>20200428_brfu_UC2 0043_Ministerie EZK_KHN Noodplan en verbeterd concept
+protocol heropening
+horeca.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-154b</t>
   </si>
   <si>
     <t>154c</t>
   </si>
   <si>
     <t>VWS-WC-027-154c</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_3 KHN brieven 15 maart, 10 april en 15 april.pdf;</t>
+    <t>20200428 BIJLAGE
+3 KHN brieven 15 maart, 10 april en 15 april.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-154c</t>
   </si>
   <si>
     <t>154d</t>
   </si>
   <si>
     <t>VWS-WC-027-154d</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_2 verbeterd Concept_x000A_Protocol Heropening Horeca.pdf;</t>
+    <t>20200428 BIJLAGE
+2 verbeterd Concept
+Protocol Heropening Horeca.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-154d</t>
   </si>
   <si>
     <t>VWS-WC-027-155</t>
   </si>
   <si>
-    <t>brief Gastvrij Nederland inzake_x000A_noodpakket fase 2</t>
+    <t>brief Gastvrij Nederland inzake
+noodpakket fase 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-155</t>
   </si>
   <si>
     <t>155a</t>
   </si>
   <si>
     <t>VWS-WC-027-155a</t>
   </si>
   <si>
     <t>brief Gastvrij Nederland inzake noodpakket fase 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-155a</t>
   </si>
   <si>
     <t>VWS-WC-027-156</t>
   </si>
   <si>
     <t>RE: brief :FW: [X] ter reg. FW: Overleg gisteren met evenementenbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-156</t>
   </si>
   <si>
     <t>VWS-WC-027-157</t>
   </si>
   <si>
-    <t>FW: Gesprek en voorstel horeca / FW: Noodplan horeca en verbeterd concept_x000A_protocol heropening_x000A_horeca</t>
+    <t>FW: Gesprek en voorstel horeca / FW: Noodplan horeca en verbeterd concept
+protocol heropening
+horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-157</t>
   </si>
   <si>
     <t>157a</t>
   </si>
   <si>
     <t>VWS-WC-027-157a</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_1 KHN_x000A_Noodplan versie met bijlagen.pdf;</t>
+    <t>20200428 BIJLAGE
+1 KHN
+Noodplan versie met bijlagen.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 154a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-157a</t>
   </si>
   <si>
     <t>157b</t>
   </si>
   <si>
     <t>VWS-WC-027-157b</t>
   </si>
   <si>
-    <t>20200428_brfu_UC2 0043_Ministerie EZK_KHN Noodplan en_x000A_verbeterd concept protocol heropening horeca.pdf;</t>
+    <t>20200428_brfu_UC2 0043_Ministerie EZK_KHN Noodplan en
+verbeterd concept protocol heropening horeca.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 154b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-157b</t>
   </si>
   <si>
     <t>157c</t>
   </si>
   <si>
     <t>VWS-WC-027-157c</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_3 KHN brieven 15 maart, 10 april en 15_x000A_april.pdf;</t>
+    <t>20200428 BIJLAGE
+3 KHN brieven 15 maart, 10 april en 15
+april.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 154c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-157c</t>
   </si>
   <si>
     <t>157d</t>
   </si>
   <si>
     <t>VWS-WC-027-157d</t>
   </si>
   <si>
-    <t>20200428 BIJLAGE_x000A_2 verbeterd Concept Protocol_x000A_Heropening Horeca.pdf;</t>
+    <t>20200428 BIJLAGE
+2 verbeterd Concept Protocol
+Heropening Horeca.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 154d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-157d</t>
   </si>
   <si>
     <t>VWS-WC-027-158</t>
   </si>
   <si>
     <t>Coronavirus en de evenementenbranch e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-158</t>
   </si>
   <si>
     <t>158a</t>
   </si>
   <si>
     <t>VWS-WC-027-158a</t>
   </si>
   <si>
-    <t>20200429_VVEM_x000A_VNPF_brief minister Wiebes_def.pdf</t>
+    <t>20200429_VVEM
+VNPF_brief minister Wiebes_def.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-158a</t>
   </si>
   <si>
     <t>158b</t>
   </si>
   <si>
     <t>VWS-WC-027-158b</t>
   </si>
   <si>
-    <t>20200429_VVEM_x000A_VNPF_bijlage_infogr aphic Event Platform.pdf</t>
-[...2 lines deleted...]
-    <t>Reeds openbaar:_x000A_CLC VECTA -_x000A_Infographic - Ketenspelers in de Evenementense ctor (A3) Digitaal (vvem.nl)</t>
+    <t>20200429_VVEM
+VNPF_bijlage_infogr aphic Event Platform.pdf</t>
+  </si>
+  <si>
+    <t>Reeds openbaar:
+CLC VECTA -
+Infographic - Ketenspelers in de Evenementense ctor (A3) Digitaal (vvem.nl)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-158b</t>
   </si>
   <si>
     <t>VWS-WC-027-159</t>
   </si>
   <si>
-    <t>RE:_x000A_Groepsaccommodaties buiten Regeling Covid-19?</t>
+    <t>RE:
+Groepsaccommodaties buiten Regeling Covid-19?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-159</t>
   </si>
   <si>
     <t>VWS-WC-027-160</t>
   </si>
   <si>
     <t>(Schone) voorbereiding gesprek stas Horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-160</t>
   </si>
   <si>
     <t>160a</t>
   </si>
   <si>
     <t>VWS-WC-027-160a</t>
   </si>
   <si>
-    <t>DOMUS-20131666-_x000A_v6- Nota_Voorbereiding_x000A__gesprek_Koninklijk e_Horeca_Nederland_x000A_.docx</t>
+    <t>DOMUS-20131666-
+v6- Nota_Voorbereiding
+_gesprek_Koninklijk e_Horeca_Nederland
+.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-160a</t>
   </si>
   <si>
     <t>VWS-WC-027-161</t>
   </si>
   <si>
-    <t>Verzoek vanuit Stichting Vrije_x000A_Recreatie om telefonisch contact</t>
+    <t>Verzoek vanuit Stichting Vrije
+Recreatie om telefonisch contact</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-161</t>
   </si>
   <si>
     <t>VWS-WC-027-162</t>
   </si>
   <si>
     <t>Brief met verzoek Noodhulp HISWA- RECRON</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-162</t>
   </si>
   <si>
     <t>VWS-WC-027-163</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-163</t>
   </si>
   <si>
     <t>163a</t>
   </si>
   <si>
     <t>VWS-WC-027-163a</t>
   </si>
   <si>
     <t>Brief Staatssecretaris Keijzer - Noodhulp watersport en recreatiesector- def.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-163a</t>
   </si>
   <si>
     <t>VWS-WC-027-164</t>
   </si>
   <si>
-    <t>RE: Verzoek vanuit Stichting Vrije_x000A_Recreatie om telefonisch contact</t>
+    <t>RE: Verzoek vanuit Stichting Vrije
+Recreatie om telefonisch contact</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-164</t>
   </si>
   <si>
     <t>VWS-WC-027-165</t>
   </si>
   <si>
     <t>Whatsapp contact met Maarten Koorneef</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-165</t>
   </si>
   <si>
     <t>VWS-WC-027-166</t>
   </si>
   <si>
-    <t>Verslag gesprek Koninklijke Horeca Nederland met de_x000A_staatsecretaris d.d. donderdag 30 april</t>
+    <t>Verslag gesprek Koninklijke Horeca Nederland met de
+staatsecretaris d.d. donderdag 30 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-166</t>
   </si>
   <si>
     <t>VWS-WC-027-167</t>
   </si>
   <si>
-    <t>FW: Verzoek om betrokken te worden bij het overleg_x000A_rondom de Coronamaatregelen</t>
+    <t>FW: Verzoek om betrokken te worden bij het overleg
+rondom de Coronamaatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-167</t>
   </si>
   <si>
     <t>167a</t>
   </si>
   <si>
     <t>VWS-WC-027-167a</t>
   </si>
   <si>
     <t>Brief VCHO-ProFri- NHG aan Mona Keijzer.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-167a</t>
   </si>
   <si>
     <t>VWS-WC-027-168</t>
   </si>
   <si>
     <t>FW: Brandbrief Horeca aan minister Wiebes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-168</t>
   </si>
@@ -2903,51 +3003,52 @@
   <si>
     <t>VWS-WC-027-170</t>
   </si>
   <si>
     <t>Coronavirus en de touringcarsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-170</t>
   </si>
   <si>
     <t>VWS-WC-027-171</t>
   </si>
   <si>
     <t>FW: Brief met verzoek Noodhulp HISWA-RECRON</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-171</t>
   </si>
   <si>
     <t>171a</t>
   </si>
   <si>
     <t>VWS-WC-027-171a</t>
   </si>
   <si>
-    <t>Brief Staatssecretaris Keijzer - Noodhulp watersport en recreatiesector-_x000A_def.pdf</t>
+    <t>Brief Staatssecretaris Keijzer - Noodhulp watersport en recreatiesector-
+def.pdf</t>
   </si>
   <si>
     <t>Identiek aan 163a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-171a</t>
   </si>
   <si>
     <t>VWS-WC-027-172</t>
   </si>
   <si>
     <t>Re: Brandbrief namens de leden van Dutch Venue Association BHM20129403</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-172</t>
   </si>
   <si>
     <t>172a</t>
   </si>
   <si>
     <t>VWS-WC-027-172a</t>
   </si>
   <si>
     <t>PastedGraphic- 1.pdf;</t>
   </si>
@@ -2990,168 +3091,175 @@
   <si>
     <t>VWS-WC-027-174a</t>
   </si>
   <si>
     <t>DVA Benchmark cijfers 2018.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-174a</t>
   </si>
   <si>
     <t>174b</t>
   </si>
   <si>
     <t>VWS-WC-027-174b</t>
   </si>
   <si>
     <t>Bijlage 2. Rapport Impact Covid-19.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-174b</t>
   </si>
   <si>
     <t>VWS-WC-027-175</t>
   </si>
   <si>
-    <t>RE: Verzoek om betrokken te worden bij het overleg_x000A_rondom de Coronamaatregelen</t>
+    <t>RE: Verzoek om betrokken te worden bij het overleg
+rondom de Coronamaatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-175</t>
   </si>
   <si>
     <t>VWS-WC-027-176</t>
   </si>
   <si>
-    <t>Persbericht Gastvrij Nederland: Perspectief geboden maar nood voor ondernemers_x000A_blijft hoog</t>
+    <t>Persbericht Gastvrij Nederland: Perspectief geboden maar nood voor ondernemers
+blijft hoog</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-176</t>
   </si>
   <si>
     <t>176a</t>
   </si>
   <si>
     <t>VWS-WC-027-176a</t>
   </si>
   <si>
     <t>Persbericht GN Perspectief geboden maar nood voor ondernemers blijft hoog.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-176a</t>
   </si>
   <si>
     <t>VWS-WC-027-177</t>
   </si>
   <si>
     <t>Inventarisatie Coronaschade Kermisbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-177</t>
   </si>
   <si>
     <t>177a</t>
   </si>
   <si>
     <t>VWS-WC-027-177a</t>
   </si>
   <si>
     <t>Rapport inventarisatie vaste kosten Kermisbranche.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-177a</t>
   </si>
   <si>
     <t>177b</t>
   </si>
   <si>
     <t>VWS-WC-027-177b</t>
   </si>
   <si>
-    <t>Corona Impact_x000A_Scanner - bloemlezing.pdf;</t>
+    <t>Corona Impact
+Scanner - bloemlezing.pdf;</t>
   </si>
   <si>
     <t>Reeds Openbaar: Corona-Impact- Scanner- bloemlezing.pdf (bovak.nl)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-177b</t>
   </si>
   <si>
     <t>177c</t>
   </si>
   <si>
     <t>VWS-WC-027-177c</t>
   </si>
   <si>
     <t>Corona Impact Scanner - rapport.pdf</t>
   </si>
   <si>
     <t>Onderzoeksrap port-Impact- Corona.pdf (bovak.nl)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-177c</t>
   </si>
   <si>
     <t>VWS-WC-027-178</t>
   </si>
   <si>
     <t>Horeca / zorg foodketen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-178</t>
   </si>
   <si>
     <t>178a</t>
   </si>
   <si>
     <t>VWS-WC-027-178a</t>
   </si>
   <si>
-    <t>0705-2020_x000A_Maatregelen en zorg voor foodketen.pdf</t>
+    <t>0705-2020
+Maatregelen en zorg voor foodketen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-178a</t>
   </si>
   <si>
     <t>VWS-WC-027-179</t>
   </si>
   <si>
     <t>Schrijven t.a.v. Staatsecretaris Economische Zaken en Klimaat, mevrouw Keijzer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-179</t>
   </si>
   <si>
     <t>179a</t>
   </si>
   <si>
     <t>VWS-WC-027-179a</t>
   </si>
   <si>
     <t>Ketenspelers in de Evenementensector. pdf; ndubbel</t>
   </si>
   <si>
-    <t>Reeds openbaar:_x000A_CLC VECTA -_x000A_Infographic - Ketenspelers in de Evenementense ctor (A3) Digitaal_x000A_(vvem.nl)</t>
+    <t>Reeds openbaar:
+CLC VECTA -
+Infographic - Ketenspelers in de Evenementense ctor (A3) Digitaal
+(vvem.nl)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-179a</t>
   </si>
   <si>
     <t>179b</t>
   </si>
   <si>
     <t>VWS-WC-027-179b</t>
   </si>
   <si>
     <t>Brief EZK t.a.v. Staatssecretaris Keijzer d.d. 6 mei 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-179b</t>
   </si>
   <si>
     <t>179c</t>
   </si>
   <si>
     <t>VWS-WC-027-179c</t>
   </si>
   <si>
     <t>Protocol voor zakelijke bijeenkomsten</t>
   </si>
@@ -3218,150 +3326,156 @@
   <si>
     <t>200430 motivatie noodsteun NVD.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-183b</t>
   </si>
   <si>
     <t>183c</t>
   </si>
   <si>
     <t>VWS-WC-027-183c</t>
   </si>
   <si>
     <t>200509 dierenpark X juni juli 2019 en prognose juni juli 2020.pd</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-183c</t>
   </si>
   <si>
     <t>183d</t>
   </si>
   <si>
     <t>VWS-WC-027-183d</t>
   </si>
   <si>
-    <t>200429 NVD_x000A_Exploitatie structuur NVD.pdf</t>
+    <t>200429 NVD
+Exploitatie structuur NVD.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-183d</t>
   </si>
   <si>
     <t>VWS-WC-027-184</t>
   </si>
   <si>
-    <t>FW: Brief t.a.v. Staatssecretaris Mevr. M.C.G. Keijzer_x000A_- Kermisbranche</t>
+    <t>FW: Brief t.a.v. Staatssecretaris Mevr. M.C.G. Keijzer
+- Kermisbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-184</t>
   </si>
   <si>
     <t>184a</t>
   </si>
   <si>
     <t>VWS-WC-027-184a</t>
   </si>
   <si>
-    <t>Brief Staatssecretaris Econ. Zaken en Klimaat - Kermisbranche_x000A_08052020.pdf;</t>
+    <t>Brief Staatssecretaris Econ. Zaken en Klimaat - Kermisbranche
+08052020.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-184a</t>
   </si>
   <si>
     <t>VWS-WC-027-185</t>
   </si>
   <si>
     <t>FW: Uitnodiging voor een overleg met Gastvrij Nederland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-185</t>
   </si>
   <si>
     <t>185a</t>
   </si>
   <si>
     <t>VWS-WC-027-185a</t>
   </si>
   <si>
-    <t>10.103 brf minister Wiebes en staatssecretaris_x000A_Keijzer inz. overleg met GN DEF.pdf</t>
+    <t>10.103 brf minister Wiebes en staatssecretaris
+Keijzer inz. overleg met GN DEF.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-185a</t>
   </si>
   <si>
     <t>VWS-WC-027-186</t>
   </si>
   <si>
-    <t>RE:_x000A_Evenementensector SBI"s</t>
+    <t>RE:
+Evenementensector SBI"s</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-186</t>
   </si>
   <si>
     <t>VWS-WC-027-187</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-187</t>
   </si>
   <si>
     <t>187a</t>
   </si>
   <si>
     <t>VWS-WC-027-187a</t>
   </si>
   <si>
     <t>20200511 SBI codes Evenementenbranch e.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-187a</t>
   </si>
   <si>
     <t>VWS-WC-027-188</t>
   </si>
   <si>
     <t>Re: Vandaag geen call EZK, OCW en evenementensector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-188</t>
   </si>
   <si>
     <t>VWS-WC-027-189</t>
   </si>
   <si>
     <t>Sluiting Wellnessresorts</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-189</t>
   </si>
   <si>
     <t>189a</t>
   </si>
   <si>
     <t>VWS-WC-027-189a</t>
   </si>
   <si>
-    <t>VNSWB PROTOCOL_x000A_Veilig naar de Sauna.pdf</t>
+    <t>VNSWB PROTOCOL
+Veilig naar de Sauna.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-189a</t>
   </si>
   <si>
     <t>VWS-WC-027-190</t>
   </si>
   <si>
     <t>FW: Verzoek contact D-rt Groep (D- reizen)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-190</t>
   </si>
   <si>
     <t>VWS-WC-027-191</t>
   </si>
   <si>
     <t>FW: B&amp;B-houders en de Tegemoetkoming Ondernemers Getroffen Sectoren (TOGS)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-191</t>
   </si>
   <si>
     <t>191a</t>
   </si>
@@ -3398,51 +3512,52 @@
   <si>
     <t>VWS-WC-027-193</t>
   </si>
   <si>
     <t>RE: Inventarisatie Coronaschade Kermisbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-193</t>
   </si>
   <si>
     <t>VWS-WC-027-194</t>
   </si>
   <si>
     <t>Gesprek met Mevr Keijzer 13 mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-194</t>
   </si>
   <si>
     <t>194a</t>
   </si>
   <si>
     <t>VWS-WC-027-194a</t>
   </si>
   <si>
-    <t>20200513 -_x000A_Presentatie EZK vdef.pdf</t>
+    <t>20200513 -
+Presentatie EZK vdef.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-194a</t>
   </si>
   <si>
     <t>VWS-WC-027-195</t>
   </si>
   <si>
     <t>Brief inzake TOGS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-195</t>
   </si>
   <si>
     <t>195a</t>
   </si>
   <si>
     <t>VWS-WC-027-195a</t>
   </si>
   <si>
     <t>10102.Vaste Commissie EZK Tweede Kamer.TOGS.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-195a</t>
   </si>
@@ -3542,51 +3657,52 @@
   <si>
     <t>Re: morgen gesprek evenementen branche - Mona Keijzer, Hugo de Jonge, Ingrid van Engelshoven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-202</t>
   </si>
   <si>
     <t>VWS-WC-027-203</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-203</t>
   </si>
   <si>
     <t>VWS-WC-027-204</t>
   </si>
   <si>
     <t>RE: verzoek om informatie / reactie (afgehandeld vwb TOGS)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-204</t>
   </si>
   <si>
     <t>VWS-WC-027-205</t>
   </si>
   <si>
-    <t>FW: Verzoek brancheorganisatie_x000A_TLN voor uitbreiding TOGS-regeling</t>
+    <t>FW: Verzoek brancheorganisatie
+TLN voor uitbreiding TOGS-regeling</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-205</t>
   </si>
   <si>
     <t>VWS-WC-027-206</t>
   </si>
   <si>
     <t>Covid-19 impact op de reisbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-206</t>
   </si>
   <si>
     <t>VWS-WC-027-207</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-207</t>
   </si>
   <si>
     <t>VWS-WC-027-208</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-208</t>
   </si>
@@ -3641,51 +3757,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-211a</t>
   </si>
   <si>
     <t>VWS-WC-027-212</t>
   </si>
   <si>
     <t>RE: Open brief uitnodiging Mona Keijzer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-212</t>
   </si>
   <si>
     <t>VWS-WC-027-213</t>
   </si>
   <si>
     <t>RE: input equity instrument</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-213</t>
   </si>
   <si>
     <t>VWS-WC-027-214</t>
   </si>
   <si>
-    <t>Verslag 14e VNO/NCW_x000A_Industrietafel - 25/5/2020</t>
+    <t>Verslag 14e VNO/NCW
+Industrietafel - 25/5/2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-214</t>
   </si>
   <si>
     <t>VWS-WC-027-215</t>
   </si>
   <si>
     <t>RE: Coronacrisis en de touringcarsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-215</t>
   </si>
   <si>
     <t>VWS-WC-027-216</t>
   </si>
   <si>
     <t>FW: Terugkoppeling feed back op steunpakket 2.0 Bijlagen:</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-216</t>
   </si>
   <si>
     <t>216a</t>
   </si>
@@ -3713,51 +3830,52 @@
   <si>
     <t>216c</t>
   </si>
   <si>
     <t>VWS-WC-027-216c</t>
   </si>
   <si>
     <t>Samenvatting standpunt &amp; adviezen Anton Slager 20200525.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-216c</t>
   </si>
   <si>
     <t>VWS-WC-027-217</t>
   </si>
   <si>
     <t>FW: gesprek ANVR</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-217</t>
   </si>
   <si>
     <t>VWS-WC-027-218</t>
   </si>
   <si>
-    <t>FW: Verslag: Overleg Eventindustrie MVWS/MOCW/StasE ZK (15:30 t/m_x000A_16:15)</t>
+    <t>FW: Verslag: Overleg Eventindustrie MVWS/MOCW/StasE ZK (15:30 t/m
+16:15)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-218</t>
   </si>
   <si>
     <t>VWS-WC-027-219</t>
   </si>
   <si>
     <t>RE: [verslag] bijpraat AEP/VNO- NCW 19 mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-219</t>
   </si>
   <si>
     <t>VWS-WC-027-220</t>
   </si>
   <si>
     <t>Tweede Noodpakket- compensatie Vaste Lasten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-220</t>
   </si>
   <si>
     <t>220a</t>
   </si>
@@ -3797,51 +3915,52 @@
   <si>
     <t>Verdere verbetering steunmaatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-222</t>
   </si>
   <si>
     <t>222a</t>
   </si>
   <si>
     <t>VWS-WC-027-222a</t>
   </si>
   <si>
     <t>20200527_brfu_UC2 0056_Ministers EZK, SZW en Financiën.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-222a</t>
   </si>
   <si>
     <t>222b</t>
   </si>
   <si>
     <t>VWS-WC-027-222b</t>
   </si>
   <si>
-    <t>20200506_x000A__KHN_Noodplan- v1.pdf</t>
+    <t>20200506
+_KHN_Noodplan- v1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-222b</t>
   </si>
   <si>
     <t>VWS-WC-027-223</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-223</t>
   </si>
   <si>
     <t>VWS-WC-027-224</t>
   </si>
   <si>
     <t>Re: Taskforce Gastvrijheidssector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-224</t>
   </si>
   <si>
     <t>VWS-WC-027-225</t>
   </si>
   <si>
     <t>besluit spoorordening</t>
   </si>
@@ -3878,336 +3997,352 @@
   <si>
     <t>VWS-WC-027-228a</t>
   </si>
   <si>
     <t>Onderzoek steunmaatregelen touringcarbedrijven. docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-228a</t>
   </si>
   <si>
     <t>VWS-WC-027-229</t>
   </si>
   <si>
     <t>Brief aangaande uitstel grote onderhoudsstops fabrieken OCI Nitrogen B.V. vanwege impact COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-229</t>
   </si>
   <si>
     <t>229a</t>
   </si>
   <si>
     <t>VWS-WC-027-229a</t>
   </si>
   <si>
-    <t>CSP 20-1019 Brief_x000A_CSP Staatssecretaris SZW betreffende onderhoudsstops en Covid-19 020620.pdf</t>
+    <t>CSP 20-1019 Brief
+CSP Staatssecretaris SZW betreffende onderhoudsstops en Covid-19 020620.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-229a</t>
   </si>
   <si>
     <t>229b</t>
   </si>
   <si>
     <t>VWS-WC-027-229b</t>
   </si>
   <si>
-    <t>OCIN Brief - Minister EZK - 02.06.2020 -_x000A_final.docx.pdf</t>
+    <t>OCIN Brief - Minister EZK - 02.06.2020 -
+final.docx.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-229b</t>
   </si>
   <si>
     <t>229c</t>
   </si>
   <si>
     <t>VWS-WC-027-229c</t>
   </si>
   <si>
     <t>Impact Covid-19 onderhoudsstops- geconverteerd.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-229c</t>
   </si>
   <si>
     <t>VWS-WC-027-230</t>
   </si>
   <si>
     <t>Uw brief van 8 mei jl.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-230</t>
   </si>
   <si>
     <t>VWS-WC-027-231</t>
   </si>
   <si>
-    <t>Document - concept_x000A_t.b.v. gesprek 10_x000A_juni 2020.</t>
+    <t>Document - concept
+t.b.v. gesprek 10
+juni 2020.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-231</t>
   </si>
   <si>
     <t>231a</t>
   </si>
   <si>
     <t>VWS-WC-027-231a</t>
   </si>
   <si>
-    <t>20200603 Overleg Bewindspersonen_E venementenbranche_x000A__concept.pdf</t>
+    <t>20200603 Overleg Bewindspersonen_E venementenbranche
+_concept.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-231a</t>
   </si>
   <si>
     <t>VWS-WC-027-233</t>
   </si>
   <si>
-    <t>Document - concept_x000A_t.b.v. gesprek 10_x000A_juni 2020 --&gt; nieuwe versie</t>
+    <t>Document - concept
+t.b.v. gesprek 10
+juni 2020 --&gt; nieuwe versie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-233</t>
   </si>
   <si>
     <t>233a</t>
   </si>
   <si>
     <t>VWS-WC-027-233a</t>
   </si>
   <si>
     <t>Identiek aan 231a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-233a</t>
   </si>
   <si>
     <t>VWS-WC-027-234</t>
   </si>
   <si>
     <t>Brief Gastvrij Nederland inzake Taskforce</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-234</t>
   </si>
   <si>
     <t>234a</t>
   </si>
   <si>
     <t>VWS-WC-027-234a</t>
   </si>
   <si>
     <t>10.121 brf stas EZK inz Taskforce.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-234a</t>
   </si>
   <si>
     <t>234b</t>
   </si>
   <si>
     <t>VWS-WC-027-234b</t>
   </si>
   <si>
-    <t>10.103 brf minister Wiebes en_x000A_staatssecretaris Keijzer inz. overleg met GN DEF.pdf</t>
+    <t>10.103 brf minister Wiebes en
+staatssecretaris Keijzer inz. overleg met GN DEF.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-234b</t>
   </si>
   <si>
     <t>VWS-WC-027-235</t>
   </si>
   <si>
     <t>RE: Input TOGS nav ons telefoongesprek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-235</t>
   </si>
   <si>
     <t>VWS-WC-027-236</t>
   </si>
   <si>
     <t>Re: vervolg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-236</t>
   </si>
   <si>
     <t>VWS-WC-027-237</t>
   </si>
   <si>
     <t>Nieuwe versie document</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-237</t>
   </si>
   <si>
     <t>237a</t>
   </si>
   <si>
     <t>VWS-WC-027-237a</t>
   </si>
   <si>
-    <t>20200608 Overleg Bewindspersonen_E venementenbranche_x000A__concept.pdf</t>
+    <t>20200608 Overleg Bewindspersonen_E venementenbranche
+_concept.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-237a</t>
   </si>
   <si>
     <t>VWS-WC-027-238</t>
   </si>
   <si>
     <t>RE: agenda voor overleg 10 juni + externe communicatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-238</t>
   </si>
   <si>
     <t>VWS-WC-027-239</t>
   </si>
   <si>
     <t>Brief heropening horeca</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-239</t>
   </si>
   <si>
     <t>239a</t>
   </si>
   <si>
     <t>VWS-WC-027-239a</t>
   </si>
   <si>
-    <t>20200609_brfu_UC2 0061_Ministerie J&amp;V Minister Grapperhaus en EZK Stas_x000A_Keijzer.pdf</t>
+    <t>20200609_brfu_UC2 0061_Ministerie J&amp;V Minister Grapperhaus en EZK Stas
+Keijzer.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-239a</t>
   </si>
   <si>
     <t>VWS-WC-027-240</t>
   </si>
   <si>
     <t>FW: Reactie op brief Boegbeelden Covid- 19 crisis pakket</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-240</t>
   </si>
   <si>
     <t>240a</t>
   </si>
   <si>
     <t>VWS-WC-027-240a</t>
   </si>
   <si>
-    <t>OMUS-20158848-_x000A_v5- STUK_RETOUR_BEW INDSPERSOON_Rea_x000A_ctie_brief    Covid- 19_Crisis    Perspecti efpakket_.pdf</t>
+    <t>OMUS-20158848-
+v5- STUK_RETOUR_BEW INDSPERSOON_Rea
+ctie_brief    Covid- 19_Crisis    Perspecti efpakket_.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-240a</t>
   </si>
   <si>
     <t>VWS-WC-027-241</t>
   </si>
   <si>
-    <t>uw brief vestigingsadres &amp;TOGS + gevolgen formulering noodverordening_x000A_d.d. 14 april 2020</t>
+    <t>uw brief vestigingsadres &amp;TOGS + gevolgen formulering noodverordening
+d.d. 14 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-241</t>
   </si>
   <si>
     <t>VWS-WC-027-242</t>
   </si>
   <si>
-    <t>Voorstel van ANVR en SGR aan Staatssecretaris mevr. Keijzer voor_x000A_voucherplan conform Deens model</t>
+    <t>Voorstel van ANVR en SGR aan Staatssecretaris mevr. Keijzer voor
+voucherplan conform Deens model</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-242</t>
   </si>
   <si>
     <t>242a</t>
   </si>
   <si>
     <t>VWS-WC-027-242a</t>
   </si>
   <si>
     <t>Voorstel ANVR en SGR aan Stas. mevr. Keijzer voor voucherplan .pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-242a</t>
   </si>
   <si>
     <t>VWS-WC-027-243</t>
   </si>
   <si>
-    <t>Uw brieven van 27 maart 2020 inzake aanvulling noodmaatregelen BOVAG bedrijven en van 9 april 2020_x000A_inzake TOGS regeling</t>
+    <t>Uw brieven van 27 maart 2020 inzake aanvulling noodmaatregelen BOVAG bedrijven en van 9 april 2020
+inzake TOGS regeling</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-243</t>
   </si>
   <si>
     <t>VWS-WC-027-244</t>
   </si>
   <si>
     <t>Inventarisatie vaste lasten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-244</t>
   </si>
   <si>
     <t>244a</t>
   </si>
   <si>
     <t>VWS-WC-027-244a</t>
   </si>
   <si>
     <t>Maatwerk voor sectoren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-244a</t>
   </si>
   <si>
     <t>VWS-WC-027-245</t>
   </si>
   <si>
     <t>FW: verzoek om informatie / reactie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-245</t>
   </si>
   <si>
     <t>VWS-WC-027-246</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-246</t>
   </si>
   <si>
     <t>246a</t>
   </si>
   <si>
     <t>VWS-WC-027-246a</t>
   </si>
   <si>
-    <t>2020 04 07 SBI_x000A_codes HISWA- RECRON op lijst 7 april - aangepast- 2.docx</t>
+    <t>2020 04 07 SBI
+codes HISWA- RECRON op lijst 7 april - aangepast- 2.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-246a</t>
   </si>
   <si>
     <t>VWS-WC-027-247</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-247</t>
   </si>
   <si>
     <t>VWS-WC-027-248</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-248</t>
   </si>
   <si>
     <t>248a</t>
   </si>
   <si>
     <t>VWS-WC-027-248a</t>
   </si>
   <si>
     <t>10.103 brf minister Wiebes en staatssecretaris Keijzer inz. overleg met GN DEF.pdf</t>
   </si>
@@ -4220,63 +4355,66 @@
   <si>
     <t>FW: brandbrief KHN aan minister Wiebes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-249</t>
   </si>
   <si>
     <t>249a</t>
   </si>
   <si>
     <t>VWS-WC-027-249a</t>
   </si>
   <si>
     <t>201200415-Protocol Heropening Horeca KHN.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-249a</t>
   </si>
   <si>
     <t>249b</t>
   </si>
   <si>
     <t>VWS-WC-027-249b</t>
   </si>
   <si>
-    <t>20200415_brfu_UC2_x000A_0034_x000A__Ministerie EZK Minister Wiebes_Brandbrief.p df;</t>
+    <t>20200415_brfu_UC2
+0034
+_Ministerie EZK Minister Wiebes_Brandbrief.p df;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-249b</t>
   </si>
   <si>
     <t>249c</t>
   </si>
   <si>
     <t>VWS-WC-027-249c</t>
   </si>
   <si>
-    <t>2020414 claim_x000A_horeca 6 mnd op effecten corona.pdf;</t>
+    <t>2020414 claim
+horeca 6 mnd op effecten corona.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-249c</t>
   </si>
   <si>
     <t>249d</t>
   </si>
   <si>
     <t>VWS-WC-027-249d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-249d</t>
   </si>
   <si>
     <t>VWS-WC-027-250</t>
   </si>
   <si>
     <t>FW: nieuwe maatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-250</t>
   </si>
   <si>
     <t>VWS-WC-027-251</t>
   </si>
@@ -4328,99 +4466,103 @@
   <si>
     <t>VWS-WC-027-254</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254</t>
   </si>
   <si>
     <t>254a</t>
   </si>
   <si>
     <t>VWS-WC-027-254a</t>
   </si>
   <si>
     <t>Brief Staatssecretaris Keijzer - Noodhulp watersport en recreatiesector- def.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254a</t>
   </si>
   <si>
     <t>254b</t>
   </si>
   <si>
     <t>VWS-WC-027-254b</t>
   </si>
   <si>
-    <t>HISWA RECRON 5_x000A_punten plan 6 april 2020.pdf;</t>
+    <t>HISWA RECRON 5
+punten plan 6 april 2020.pdf;</t>
   </si>
   <si>
     <t>Identiek aan 100a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254b</t>
   </si>
   <si>
     <t>254c</t>
   </si>
   <si>
     <t>VWS-WC-027-254c</t>
   </si>
   <si>
-    <t>Open brandbrief HISWARECRON__x000A_zonder email.pdf;</t>
+    <t>Open brandbrief HISWARECRON_
+zonder email.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254c</t>
   </si>
   <si>
     <t>254d</t>
   </si>
   <si>
     <t>VWS-WC-027-254d</t>
   </si>
   <si>
     <t>Persbericht HISWA- RECRON 7 mei 2020.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254d</t>
   </si>
   <si>
     <t>254e</t>
   </si>
   <si>
     <t>VWS-WC-027-254e</t>
   </si>
   <si>
-    <t>2020 04 07_x000A_SBI codes HISWA- RECRON op lijst 7 april - aangepast- 2.docx</t>
+    <t>2020 04 07
+SBI codes HISWA- RECRON op lijst 7 april - aangepast- 2.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-254e</t>
   </si>
   <si>
     <t>VWS-WC-027-255</t>
   </si>
   <si>
-    <t>Whatsapp Kees van Wijk (voorzitter_x000A_Gastvrij NL)</t>
+    <t>Whatsapp Kees van Wijk (voorzitter
+Gastvrij NL)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-255</t>
   </si>
   <si>
     <t>255a</t>
   </si>
   <si>
     <t>VWS-WC-027-255a</t>
   </si>
   <si>
     <t>IMG_0671.PNG</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-255a</t>
   </si>
   <si>
     <t>255b</t>
   </si>
   <si>
     <t>VWS-WC-027-255b</t>
   </si>
   <si>
     <t>IMG_0672.PNG</t>
   </si>
@@ -4616,60 +4758,62 @@
   <si>
     <t>Ondersteuningspl an Evenementenbran che, met bijlage BDO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-261</t>
   </si>
   <si>
     <t>261a</t>
   </si>
   <si>
     <t>VWS-WC-027-261a</t>
   </si>
   <si>
     <t>Ondersteuningsplan Evenementenbranch e.pdf (concept?)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-261a</t>
   </si>
   <si>
     <t>261b</t>
   </si>
   <si>
     <t>VWS-WC-027-261b</t>
   </si>
   <si>
-    <t>Impact Covid-19 op Evenementenbranch e tm 2021 - Rapportage bevindingen BDO 20200625.pdf_x000A_(concept?)</t>
+    <t>Impact Covid-19 op Evenementenbranch e tm 2021 - Rapportage bevindingen BDO 20200625.pdf
+(concept?)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-261b</t>
   </si>
   <si>
     <t>VWS-WC-027-262</t>
   </si>
   <si>
-    <t>RE:_x000A_Ondersteuningsplan Even ementenbranche, met bijlage BDO</t>
+    <t>RE:
+Ondersteuningsplan Even ementenbranche, met bijlage BDO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-262</t>
   </si>
   <si>
     <t>262a</t>
   </si>
   <si>
     <t>VWS-WC-027-262a</t>
   </si>
   <si>
     <t>Ondersteuningsplan Evenementenbranch e.pdf</t>
   </si>
   <si>
     <t>Identiek aan 261a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-262a</t>
   </si>
   <si>
     <t>262b</t>
   </si>
   <si>
     <t>VWS-WC-027-262b</t>
   </si>
@@ -4685,51 +4829,52 @@
   <si>
     <t>VWS-WC-027-263</t>
   </si>
   <si>
     <t>TVL en SBI codes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-263</t>
   </si>
   <si>
     <t>VWS-WC-027-264</t>
   </si>
   <si>
     <t>FW: brief NOW van aantal branches</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-264</t>
   </si>
   <si>
     <t>264a</t>
   </si>
   <si>
     <t>VWS-WC-027-264a</t>
   </si>
   <si>
-    <t>Brief aan commissie SZW NOW 2.0_x000A_def.pdf</t>
+    <t>Brief aan commissie SZW NOW 2.0
+def.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-264a</t>
   </si>
   <si>
     <t>VWS-WC-027-265</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-265</t>
   </si>
   <si>
     <t>VWS-WC-027-266</t>
   </si>
   <si>
     <t>FW: Aanbieding Aanbod en Herstelplan</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/027/document/VWS-WC-027-266</t>
   </si>
   <si>
     <t>266a</t>
   </si>