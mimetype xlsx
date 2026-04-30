--- v0 (2025-12-08)
+++ v1 (2026-04-30)
@@ -209,120 +209,123 @@
   <si>
     <t>VWS-WC-025-10</t>
   </si>
   <si>
     <t>Fwd: Dringend bel verzoek +316[X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-10</t>
   </si>
   <si>
     <t>VWS-WC-025-11</t>
   </si>
   <si>
     <t>Fwd: [X] CC email: Intern of uitgaand stuk betreffende 'Voorgenomen sluiting productielocatie Leiden (zaaknummer: 202474)'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-11</t>
   </si>
   <si>
     <t>11a</t>
   </si>
   <si>
     <t>VWS-WC-025-11a</t>
   </si>
   <si>
-    <t>1654172-202474-GMT_x000A_Engelse versie.pdf; ATT00001.htm</t>
+    <t>1654172-202474-GMT
+Engelse versie.pdf; ATT00001.htm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-11a</t>
   </si>
   <si>
     <t>VWS-WC-025-12</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-12</t>
   </si>
   <si>
     <t>12a</t>
   </si>
   <si>
     <t>VWS-WC-025-12a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-12a</t>
   </si>
   <si>
     <t>VWS-WC-025-13</t>
   </si>
   <si>
     <t>Re: Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-13</t>
   </si>
   <si>
     <t>VWS-WC-025-14</t>
   </si>
   <si>
     <t>RE: Telefonisch contact met [X]</t>
   </si>
   <si>
     <t>10.1c;10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-14</t>
   </si>
   <si>
     <t>VWS-WC-025-15</t>
   </si>
   <si>
-    <t>RE: Doorstart Apotex -_x000A_&gt; contact binnen RVO.nl</t>
+    <t>RE: Doorstart Apotex -
+&gt; contact binnen RVO.nl</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-15</t>
   </si>
   <si>
     <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-025-15a</t>
   </si>
   <si>
     <t>Telefonisch contact met [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-15a</t>
   </si>
   <si>
     <t>15b</t>
   </si>
   <si>
     <t>VWS-WC-025-15b</t>
   </si>
   <si>
-    <t>Terugkoppeling over_x000A_gesprek doorstart Apotex;</t>
+    <t>Terugkoppeling over
+gesprek doorstart Apotex;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-15b</t>
   </si>
   <si>
     <t>15c</t>
   </si>
   <si>
     <t>VWS-WC-025-15c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-15c</t>
   </si>
   <si>
     <t>15d</t>
   </si>
   <si>
     <t>VWS-WC-025-15d</t>
   </si>
   <si>
     <t>Wiarda.vcf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-15d</t>
   </si>
@@ -380,102 +383,104 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-20</t>
   </si>
   <si>
     <t>VWS-WC-025-21</t>
   </si>
   <si>
     <t>doorstart</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-21</t>
   </si>
   <si>
     <t>VWS-WC-025-22</t>
   </si>
   <si>
     <t>VWS-WC-025-22.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-22</t>
   </si>
   <si>
     <t>VWS-WC-025-23</t>
   </si>
   <si>
-    <t>Sluiting Apotex Leiden: Wat zijn de mogelijke maatschappelijke gevolgen en jaarlijkse kosten in_x000A_Nederland?</t>
+    <t>Sluiting Apotex Leiden: Wat zijn de mogelijke maatschappelijke gevolgen en jaarlijkse kosten in
+Nederland?</t>
   </si>
   <si>
     <t>10.1c;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-23</t>
   </si>
   <si>
     <t>VWS-WC-025-24</t>
   </si>
   <si>
     <t>RE: Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-24</t>
   </si>
   <si>
     <t>VWS-WC-025-25</t>
   </si>
   <si>
     <t>Fwd: Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-25</t>
   </si>
   <si>
     <t>VWS-WC-025-26</t>
   </si>
   <si>
     <t>RE: Zeer vertrouwelijk en urgent - verzoek dringende hup redding Apotex</t>
   </si>
   <si>
     <t>10.1c;10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-26</t>
   </si>
   <si>
     <t>VWS-WC-025-27</t>
   </si>
   <si>
     <t>InnoGenerics Financial model</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-27</t>
   </si>
   <si>
     <t>VWS-WC-025-28</t>
   </si>
   <si>
-    <t>Apotex: behoud kennis en productiecapaciteit generieke_x000A_geneesmiddelen</t>
+    <t>Apotex: behoud kennis en productiecapaciteit generieke
+geneesmiddelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-28</t>
   </si>
   <si>
     <t>VWS-WC-025-29</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-29</t>
   </si>
   <si>
     <t>VWS-WC-025-30</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-30</t>
   </si>
   <si>
     <t>VWS-WC-025-31</t>
   </si>
   <si>
     <t>Casus InnoGenerics ter interne afstemming</t>
   </si>
   <si>
     <t>10.1c;10.2e;11.1</t>
   </si>
@@ -509,81 +514,83 @@
   <si>
     <t>VWS-WC-025-32b</t>
   </si>
   <si>
     <t>200517 InnoGenerics - Business Plan.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-32b</t>
   </si>
   <si>
     <t>VWS-WC-025-33</t>
   </si>
   <si>
     <t>Fwd: Brief Min Bruins</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-33</t>
   </si>
   <si>
     <t>33a</t>
   </si>
   <si>
     <t>VWS-WC-025-33a</t>
   </si>
   <si>
-    <t>1654172-202474-GMT_x000A_Engelse versie.pdf;</t>
+    <t>1654172-202474-GMT
+Engelse versie.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-33a</t>
   </si>
   <si>
     <t>VWS-WC-025-34</t>
   </si>
   <si>
     <t>FW: achtergrond informatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-34</t>
   </si>
   <si>
     <t>34a</t>
   </si>
   <si>
     <t>VWS-WC-025-34a</t>
   </si>
   <si>
     <t>Maatschappelijke kosten Sluiting Apotex Leiden_vF.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-34a</t>
   </si>
   <si>
     <t>VWS-WC-025-35</t>
   </si>
   <si>
-    <t>Re: casus InnoGenerics_x000A_voor interne afstemming</t>
+    <t>Re: casus InnoGenerics
+voor interne afstemming</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-35</t>
   </si>
   <si>
     <t>VWS-WC-025-36</t>
   </si>
   <si>
     <t>RE: casus InnoGenerics voor interne afstemming</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-36</t>
   </si>
   <si>
     <t>VWS-WC-025-37</t>
   </si>
   <si>
     <t>Casus Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-37</t>
   </si>
   <si>
     <t>VWS-WC-025-38</t>
   </si>
@@ -668,51 +675,52 @@
   <si>
     <t>45a</t>
   </si>
   <si>
     <t>VWS-WC-025-45a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-45a</t>
   </si>
   <si>
     <t>VWS-WC-025-46</t>
   </si>
   <si>
     <t>FW: Vragen tbv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-46</t>
   </si>
   <si>
     <t>46a</t>
   </si>
   <si>
     <t>VWS-WC-025-46a</t>
   </si>
   <si>
-    <t>061720_Q&amp;A EZK_x000A_RVO_final.pdf</t>
+    <t>061720_Q&amp;A EZK
+RVO_final.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-46a</t>
   </si>
   <si>
     <t>VWS-WC-025-47</t>
   </si>
   <si>
     <t>Wiarda</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-47</t>
   </si>
   <si>
     <t>VWS-WC-025-48</t>
   </si>
   <si>
     <t>FW: Project Relief - Financial Model</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-48</t>
   </si>
   <si>
     <t>48a</t>
   </si>
@@ -830,99 +838,102 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-54</t>
   </si>
   <si>
     <t>VWS-WC-025-55</t>
   </si>
   <si>
     <t>Fwd: apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-55</t>
   </si>
   <si>
     <t>VWS-WC-025-56</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-56</t>
   </si>
   <si>
     <t>56a</t>
   </si>
   <si>
     <t>VWS-WC-025-56a</t>
   </si>
   <si>
-    <t>061820_Q&amp;A EZK_x000A_RVO_final.pdf</t>
+    <t>061820_Q&amp;A EZK
+RVO_final.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-56a</t>
   </si>
   <si>
     <t>VWS-WC-025-57</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-57</t>
   </si>
   <si>
     <t>VWS-WC-025-58</t>
   </si>
   <si>
     <t>Voortgang proces financiering Innogenerics</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-58</t>
   </si>
   <si>
     <t>VWS-WC-025-59</t>
   </si>
   <si>
     <t>Nota ter beslissing 2020-06-18 8_33_31</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-59</t>
   </si>
   <si>
     <t>59a</t>
   </si>
   <si>
     <t>VWS-WC-025-59a</t>
   </si>
   <si>
-    <t>Nota ter beslissing 2020-06-18_x000A_8_33_31.docx</t>
+    <t>Nota ter beslissing 2020-06-18
+8_33_31.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-59a</t>
   </si>
   <si>
     <t>VWS-WC-025-60</t>
   </si>
   <si>
-    <t>RE:_x000A_Doorstart_Apotex_conc ept</t>
+    <t>RE:
+Doorstart_Apotex_conc ept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-60</t>
   </si>
   <si>
     <t>60a</t>
   </si>
   <si>
     <t>VWS-WC-025-60a</t>
   </si>
   <si>
     <t>Doorstart_Apotex_conc ept 3 schoon.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-60a</t>
   </si>
   <si>
     <t>VWS-WC-025-61</t>
   </si>
   <si>
     <t>Re: Gesprek met minister</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-61</t>
   </si>
@@ -1205,195 +1216,204 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-80</t>
   </si>
   <si>
     <t>VWS-WC-025-81</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-81</t>
   </si>
   <si>
     <t>VWS-WC-025-82</t>
   </si>
   <si>
     <t>Apotex Nota</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-82</t>
   </si>
   <si>
     <t>82a</t>
   </si>
   <si>
     <t>VWS-WC-025-82a</t>
   </si>
   <si>
-    <t>DOMUS-20165558-v2- STUK_RETOUR_BEWIN_x000A_DSPERSOON_Doorstart_x000A__Apotex.pdf</t>
+    <t>DOMUS-20165558-v2- STUK_RETOUR_BEWIN
+DSPERSOON_Doorstart
+_Apotex.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-82a</t>
   </si>
   <si>
     <t>VWS-WC-025-83</t>
   </si>
   <si>
-    <t>InnoGenerics / Apotex_x000A_- draft termsheet</t>
+    <t>InnoGenerics / Apotex
+- draft termsheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-83</t>
   </si>
   <si>
     <t>83a</t>
   </si>
   <si>
     <t>VWS-WC-025-83a</t>
   </si>
   <si>
     <t>Term Sheet Apotex, draft 01.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-83a</t>
   </si>
   <si>
     <t>VWS-WC-025-84</t>
   </si>
   <si>
-    <t>dit is hem nu geworden. nota voor minister mzs. ik leg hem nu aan Marcel van_x000A_Raaij voor</t>
+    <t>dit is hem nu geworden. nota voor minister mzs. ik leg hem nu aan Marcel van
+Raaij voor</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-84</t>
   </si>
   <si>
     <t>84a</t>
   </si>
   <si>
     <t>VWS-WC-025-84a</t>
   </si>
   <si>
-    <t>Nota ter beslissing 2020-06-29_x000A_10_49_35.docx</t>
+    <t>Nota ter beslissing 2020-06-29
+10_49_35.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-84a</t>
   </si>
   <si>
     <t>VWS-WC-025-85</t>
   </si>
   <si>
     <t>RE: Document1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-85</t>
   </si>
   <si>
     <t>VWS-WC-025-86</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-86</t>
   </si>
   <si>
     <t>86a</t>
   </si>
   <si>
     <t>VWS-WC-025-86a</t>
   </si>
   <si>
     <t>Term Sheet Apotex draft 01 ewi.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-86a</t>
   </si>
   <si>
     <t>VWS-WC-025-87</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-87</t>
   </si>
   <si>
     <t>VWS-WC-025-88</t>
   </si>
   <si>
-    <t>RE: DOMUS- 20181692-v1-_x000A_Doorstart_Apotex_-_x000A__oplossingsroute</t>
+    <t>RE: DOMUS- 20181692-v1-
+Doorstart_Apotex_-
+_oplossingsroute</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-88</t>
   </si>
   <si>
     <t>VWS-WC-025-89</t>
   </si>
   <si>
     <t>FW: Termsheet Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-89</t>
   </si>
   <si>
     <t>89a</t>
   </si>
   <si>
     <t>VWS-WC-025-89a</t>
   </si>
   <si>
-    <t>200628 WdV_x000A_Termsheet Apotex 1.2.docx</t>
+    <t>200628 WdV
+Termsheet Apotex 1.2.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-89a</t>
   </si>
   <si>
     <t>VWS-WC-025-90</t>
   </si>
   <si>
     <t>Doorstart Apotex - oplossingsroute</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-90</t>
   </si>
   <si>
     <t>VWS-WC-025-91</t>
   </si>
   <si>
     <t>Termsheet Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-91</t>
   </si>
   <si>
     <t>VWS-WC-025-92</t>
   </si>
   <si>
     <t>B67E1D6B-288D-4F30- AA15-593829057DBB</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-92</t>
   </si>
   <si>
     <t>92a</t>
   </si>
   <si>
     <t>VWS-WC-025-92a</t>
   </si>
   <si>
-    <t>200628 WdV_x000A_Termsheet Apotex 1.2.docx; ATT00001.txt</t>
+    <t>200628 WdV
+Termsheet Apotex 1.2.docx; ATT00001.txt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-92a</t>
   </si>
   <si>
     <t>VWS-WC-025-93</t>
   </si>
   <si>
     <t>Fwd: Indicatieve term sheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-93</t>
   </si>
   <si>
     <t>93a</t>
   </si>
   <si>
     <t>VWS-WC-025-93a</t>
   </si>
   <si>
     <t>200630 Termsheet Apotex Final.pdf; ATT00001.htm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-93a</t>
   </si>
@@ -1430,51 +1450,52 @@
   <si>
     <t>VWS-WC-025-96a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-96a</t>
   </si>
   <si>
     <t>VWS-WC-025-97</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-97</t>
   </si>
   <si>
     <t>VWS-WC-025-98</t>
   </si>
   <si>
     <t>Re: Indicatieve term sheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-98</t>
   </si>
   <si>
     <t>VWS-WC-025-99</t>
   </si>
   <si>
-    <t>Actiepunten Apotex meeting 01-07-2020_x000A_10.00-11-00</t>
+    <t>Actiepunten Apotex meeting 01-07-2020
+10.00-11-00</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-99</t>
   </si>
   <si>
     <t>VWS-WC-025-100</t>
   </si>
   <si>
     <t>InvestNL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-100</t>
   </si>
   <si>
     <t>VWS-WC-025-101</t>
   </si>
   <si>
     <t>RE: InnoGenerics / Apotex - draft lening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-101</t>
   </si>
   <si>
     <t>101a</t>
   </si>
@@ -1520,51 +1541,52 @@
   <si>
     <t>103a</t>
   </si>
   <si>
     <t>VWS-WC-025-103a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-103a</t>
   </si>
   <si>
     <t>VWS-WC-025-104</t>
   </si>
   <si>
     <t>RE: Nota MEZK</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-104</t>
   </si>
   <si>
     <t>104a</t>
   </si>
   <si>
     <t>VWS-WC-025-104a</t>
   </si>
   <si>
-    <t>Scan_20200701_1556 10_MFP-_x000A_1341_lammersy1.pdf</t>
+    <t>Scan_20200701_1556 10_MFP-
+1341_lammersy1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-104a</t>
   </si>
   <si>
     <t>VWS-WC-025-105</t>
   </si>
   <si>
     <t>RE: IG / Apotex - laatste concept versies Lening en Termsheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-105</t>
   </si>
   <si>
     <t>105a</t>
   </si>
   <si>
     <t>VWS-WC-025-105a</t>
   </si>
   <si>
     <t>Term Sheet Apotex draft 02 opm [X].docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-105a</t>
   </si>
@@ -1646,51 +1668,52 @@
   <si>
     <t>111a</t>
   </si>
   <si>
     <t>VWS-WC-025-111a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-111a</t>
   </si>
   <si>
     <t>VWS-WC-025-112</t>
   </si>
   <si>
     <t>FW: spreekpunten minister MZS MR 3 juli, toelichting rondom Innogenenerics_apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-112</t>
   </si>
   <si>
     <t>112a</t>
   </si>
   <si>
     <t>VWS-WC-025-112a</t>
   </si>
   <si>
-    <t>spreekpunten minister MZS toelichting rondom_x000A_Innogenerics_Apotex_d ef.docx</t>
+    <t>spreekpunten minister MZS toelichting rondom
+Innogenerics_Apotex_d ef.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-112a</t>
   </si>
   <si>
     <t>VWS-WC-025-113</t>
   </si>
   <si>
     <t>RE: Voorbereiding MR: spreekpunten inzake Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-113</t>
   </si>
   <si>
     <t>113a</t>
   </si>
   <si>
     <t>VWS-WC-025-113a</t>
   </si>
   <si>
     <t>spreekpunten MR 3 juli opm [X].docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-113a</t>
   </si>
@@ -1709,99 +1732,104 @@
   <si>
     <t>Documentatie - InnoGenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115</t>
   </si>
   <si>
     <t>115a</t>
   </si>
   <si>
     <t>VWS-WC-025-115a</t>
   </si>
   <si>
     <t>Relief - Markup Asset Purchase Agreement - 2 July 2020 - Clean version - IG.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115a</t>
   </si>
   <si>
     <t>115b</t>
   </si>
   <si>
     <t>VWS-WC-025-115b</t>
   </si>
   <si>
-    <t>Tri-Partite_x000A_Agreement - Markup 2 July 2020_IG.docx</t>
+    <t>Tri-Partite
+Agreement - Markup 2 July 2020_IG.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115b</t>
   </si>
   <si>
     <t>115c</t>
   </si>
   <si>
     <t>VWS-WC-025-115c</t>
   </si>
   <si>
     <t>Markup Supply Agreement - 2 July 2020 - IG.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115c</t>
   </si>
   <si>
     <t>115d</t>
   </si>
   <si>
     <t>VWS-WC-025-115d</t>
   </si>
   <si>
-    <t>Lab Services_x000A_Agreement_markup_v1_x000A_.docx;</t>
+    <t>Lab Services
+Agreement_markup_v1
+.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115d</t>
   </si>
   <si>
     <t>115e</t>
   </si>
   <si>
     <t>VWS-WC-025-115e</t>
   </si>
   <si>
-    <t>QAA_x000A_InnoGenericks_Aurobin do_markup_v1.docx;</t>
+    <t>QAA
+InnoGenericks_Aurobin do_markup_v1.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115e</t>
   </si>
   <si>
     <t>115f</t>
   </si>
   <si>
     <t>VWS-WC-025-115f</t>
   </si>
   <si>
-    <t>20200420 -_x000A_Conceptversie 1.0 Samenwerkingsoveree nkomst.docx</t>
+    <t>20200420 -
+Conceptversie 1.0 Samenwerkingsoveree nkomst.docx</t>
   </si>
   <si>
     <t>10.1b;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-115f</t>
   </si>
   <si>
     <t>VWS-WC-025-116</t>
   </si>
   <si>
     <t>Conclusies Due Diligence</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-116</t>
   </si>
   <si>
     <t>116a</t>
   </si>
   <si>
     <t>VWS-WC-025-116a</t>
   </si>
   <si>
     <t>AUR_InnoGenerics - DD Findings Summary_21.06.2020 v2.xlsx</t>
   </si>
@@ -1829,51 +1857,52 @@
   <si>
     <t>118a</t>
   </si>
   <si>
     <t>VWS-WC-025-118a</t>
   </si>
   <si>
     <t>Draft second Term Sheet Apotex, 6 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-118a</t>
   </si>
   <si>
     <t>VWS-WC-025-119</t>
   </si>
   <si>
     <t>RE: IG / Apotex - concept termsheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-119</t>
   </si>
   <si>
     <t>VWS-WC-025-120</t>
   </si>
   <si>
-    <t>RE: IG / Apotex ‐_x000A_laatste concept versies Lening en Termsheet</t>
+    <t>RE: IG / Apotex ‐
+laatste concept versies Lening en Termsheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-120</t>
   </si>
   <si>
     <t>VWS-WC-025-121</t>
   </si>
   <si>
     <t>IG - laatste concept lening van 7 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-121</t>
   </si>
   <si>
     <t>121a</t>
   </si>
   <si>
     <t>VWS-WC-025-121a</t>
   </si>
   <si>
     <t>Draft Term Sheet lening Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-121a</t>
   </si>
@@ -1946,111 +1975,117 @@
   <si>
     <t>Concept documenten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-125</t>
   </si>
   <si>
     <t>125a</t>
   </si>
   <si>
     <t>VWS-WC-025-125a</t>
   </si>
   <si>
     <t>Draft Term Sheet lening Apotex, 8 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-125a</t>
   </si>
   <si>
     <t>125b</t>
   </si>
   <si>
     <t>VWS-WC-025-125b</t>
   </si>
   <si>
-    <t>Draft Bijlage 3 Term_x000A_Sheet Investering , 8 juli 2020.docx</t>
+    <t>Draft Bijlage 3 Term
+Sheet Investering , 8 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-125b</t>
   </si>
   <si>
     <t>VWS-WC-025-126</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-126</t>
   </si>
   <si>
     <t>126a</t>
   </si>
   <si>
     <t>VWS-WC-025-126a</t>
   </si>
   <si>
-    <t>spreekpunten minister MZS toelichting  rondom_x000A_Innogenerics_Apotex_S H_MvR.docx;</t>
+    <t>spreekpunten minister MZS toelichting  rondom
+Innogenerics_Apotex_S H_MvR.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-126a</t>
   </si>
   <si>
     <t>126b</t>
   </si>
   <si>
     <t>VWS-WC-025-126b</t>
   </si>
   <si>
-    <t>DOMUS-20181692-v2- STUK_RETOUR_BEWIN_x000A_DSPERSOON_Doorstart_x000A__Apotex_-_x000A__oplossingsroute.pdf</t>
+    <t>DOMUS-20181692-v2- STUK_RETOUR_BEWIN
+DSPERSOON_Doorstart
+_Apotex_-
+_oplossingsroute.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-126b</t>
   </si>
   <si>
     <t>126c</t>
   </si>
   <si>
     <t>VWS-WC-025-126c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-126c</t>
   </si>
   <si>
     <t>VWS-WC-025-127</t>
   </si>
   <si>
     <t>FW: Concept documenten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-127</t>
   </si>
   <si>
     <t>127a</t>
   </si>
   <si>
     <t>VWS-WC-025-127a</t>
   </si>
   <si>
-    <t>Draft Term Sheet_x000A_lening Apotex, 8 juli 2020.docx</t>
+    <t>Draft Term Sheet
+lening Apotex, 8 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-127a</t>
   </si>
   <si>
     <t>127b</t>
   </si>
   <si>
     <t>VWS-WC-025-127b</t>
   </si>
   <si>
     <t>Draft Bijlage 3 Term Sheet Investering , 8 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-127b</t>
   </si>
   <si>
     <t>VWS-WC-025-128</t>
   </si>
   <si>
     <t>RE: telco</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-128</t>
   </si>
@@ -2255,195 +2290,205 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-140</t>
   </si>
   <si>
     <t>VWS-WC-025-141</t>
   </si>
   <si>
     <t>tekst voor SEZK</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-141</t>
   </si>
   <si>
     <t>VWS-WC-025-142</t>
   </si>
   <si>
     <t>Opties n.a.v. korte terugkoppeling gesprek met EC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-142</t>
   </si>
   <si>
     <t>VWS-WC-025-143</t>
   </si>
   <si>
-    <t>RE: DOMUS- 20192820-v1-_x000A_Voornemen_tot_verstr ekken_van_lening_ten_x000A__behoeve_van_doorsta rt_Apotex</t>
+    <t>RE: DOMUS- 20192820-v1-
+Voornemen_tot_verstr ekken_van_lening_ten
+_behoeve_van_doorsta rt_Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-143</t>
   </si>
   <si>
     <t>VWS-WC-025-144</t>
   </si>
   <si>
     <t>Apotex - Kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-144</t>
   </si>
   <si>
     <t>144a</t>
   </si>
   <si>
     <t>VWS-WC-025-144a</t>
   </si>
   <si>
-    <t>DOMUS-20192820-v1-_x000A_Voornemen_tot_verstr ekken_van_lening_ten_x000A__behoeve_van_doorsta rt_Apotex_revFEZ.docx_x000A_;</t>
+    <t>DOMUS-20192820-v1-
+Voornemen_tot_verstr ekken_van_lening_ten
+_behoeve_van_doorsta rt_Apotex_revFEZ.docx
+;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-144a</t>
   </si>
   <si>
     <t>144b</t>
   </si>
   <si>
     <t>VWS-WC-025-144b</t>
   </si>
   <si>
-    <t>DOMUS-20185177-v5- STUK_RETOUR_BEWIN_x000A_DSPERSOON_Doorstart_x000A__medicijnenfabriek_Ap otex.pdf</t>
+    <t>DOMUS-20185177-v5- STUK_RETOUR_BEWIN
+DSPERSOON_Doorstart
+_medicijnenfabriek_Ap otex.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-144b</t>
   </si>
   <si>
     <t>144c</t>
   </si>
   <si>
     <t>VWS-WC-025-144c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-144c</t>
   </si>
   <si>
     <t>144d</t>
   </si>
   <si>
     <t>VWS-WC-025-144d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-144d</t>
   </si>
   <si>
     <t>VWS-WC-025-145</t>
   </si>
   <si>
-    <t>RE: Korte_x000A_terugkoppeling gesprek met [X]</t>
+    <t>RE: Korte
+terugkoppeling gesprek met [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-145</t>
   </si>
   <si>
     <t>145a</t>
   </si>
   <si>
     <t>VWS-WC-025-145a</t>
   </si>
   <si>
     <t>Brief Voortgang subsidie aanvraag.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-145a</t>
   </si>
   <si>
     <t>VWS-WC-025-146</t>
   </si>
   <si>
     <t>Precedenten EU</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-146</t>
   </si>
   <si>
     <t>VWS-WC-025-147</t>
   </si>
   <si>
     <t>Voorhangprocedure - Comptabiliteitswet 2016 - uitzonderingen op voorhang bij kleine aandelenbelangen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-147</t>
   </si>
   <si>
     <t>VWS-WC-025-148</t>
   </si>
   <si>
     <t>FW: Brief InnoGenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-148</t>
   </si>
   <si>
     <t>148a</t>
   </si>
   <si>
     <t>VWS-WC-025-148a</t>
   </si>
   <si>
-    <t>VWS-EZK-opm_x000A_FIN.docx</t>
+    <t>VWS-EZK-opm
+FIN.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-148a</t>
   </si>
   <si>
     <t>VWS-WC-025-149</t>
   </si>
   <si>
     <t>RE: Brief InnoGenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-149</t>
   </si>
   <si>
     <t>149a</t>
   </si>
   <si>
     <t>VWS-WC-025-149a</t>
   </si>
   <si>
     <t>VWS-EZK-opm FIN rev [X].docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-149a</t>
   </si>
   <si>
     <t>149b</t>
   </si>
   <si>
     <t>VWS-WC-025-149b</t>
   </si>
   <si>
-    <t>VWS-EZK-opm FIN rev_x000A_[X] geschoond.docx</t>
+    <t>VWS-EZK-opm FIN rev
+[X] geschoond.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-149b</t>
   </si>
   <si>
     <t>VWS-WC-025-150</t>
   </si>
   <si>
     <t>FW: Budget Transaction + Project Costs: InnoGenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-150</t>
   </si>
   <si>
     <t>150a</t>
   </si>
   <si>
     <t>VWS-WC-025-150a</t>
   </si>
   <si>
     <t>Project Budget_2020.07.14.xls x</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-150a</t>
   </si>
@@ -2534,51 +2579,53 @@
   <si>
     <t>VWS-WC-025-156</t>
   </si>
   <si>
     <t>FW: kamerbrief Innogenerics / Termsheet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-156</t>
   </si>
   <si>
     <t>VWS-WC-025-157</t>
   </si>
   <si>
     <t>RE: Apotex: concept oplegnota en definitieve brief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-157</t>
   </si>
   <si>
     <t>157a</t>
   </si>
   <si>
     <t>VWS-WC-025-157a</t>
   </si>
   <si>
-    <t>DOMUS-20199481-v1-_x000A_Kamerbrief_over_inten tie_tot_overheidssteun_x000A__aan_doorstart_medici jnfabriek_Apotex.docx</t>
+    <t>DOMUS-20199481-v1-
+Kamerbrief_over_inten tie_tot_overheidssteun
+_aan_doorstart_medici jnfabriek_Apotex.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-157a</t>
   </si>
   <si>
     <t>VWS-WC-025-158</t>
   </si>
   <si>
     <t>IG / Apotex - docs</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-158</t>
   </si>
   <si>
     <t>158a</t>
   </si>
   <si>
     <t>VWS-WC-025-158a</t>
   </si>
   <si>
     <t>Term Sheet lening Apotex, 16 juli 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-158a</t>
   </si>
@@ -2603,120 +2650,125 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-159</t>
   </si>
   <si>
     <t>VWS-WC-025-160</t>
   </si>
   <si>
     <t>Korte terugkoppeling tweede gesprek met EC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-160</t>
   </si>
   <si>
     <t>VWS-WC-025-161</t>
   </si>
   <si>
     <t>RE: Lening met voorwaarden aan Innogenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-161</t>
   </si>
   <si>
     <t>VWS-WC-025-162</t>
   </si>
   <si>
-    <t>RE: Brief aan Parlement TK 2020-07-_x000A_13 11_54_20</t>
+    <t>RE: Brief aan Parlement TK 2020-07-
+13 11_54_20</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-162</t>
   </si>
   <si>
     <t>162a</t>
   </si>
   <si>
     <t>VWS-WC-025-162a</t>
   </si>
   <si>
     <t>20192820.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-162a</t>
   </si>
   <si>
     <t>VWS-WC-025-163</t>
   </si>
   <si>
     <t>FW: Subside kenniscentrum en afsrpaken Innogenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-163</t>
   </si>
   <si>
     <t>VWS-WC-025-164</t>
   </si>
   <si>
     <t>Fwd: Subside kenniscentrum en afsrpaken Innogenerics</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-164</t>
   </si>
   <si>
     <t>VWS-WC-025-165</t>
   </si>
   <si>
-    <t>Kamerbrief_over_inten tie_tot_overheidssteun_x000A__aan_doorstart_medici jnfabriek_Apotex</t>
+    <t>Kamerbrief_over_inten tie_tot_overheidssteun
+_aan_doorstart_medici jnfabriek_Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-165</t>
   </si>
   <si>
     <t>165a</t>
   </si>
   <si>
     <t>VWS-WC-025-165a</t>
   </si>
   <si>
-    <t>DOMUS-20199481-v2-_x000A_Kamerbrief_over_inten tie_tot_overheidssteun_x000A__aan_doorstart_medici jnfabriek_Apotex.docx;</t>
+    <t>DOMUS-20199481-v2-
+Kamerbrief_over_inten tie_tot_overheidssteun
+_aan_doorstart_medici jnfabriek_Apotex.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-165a</t>
   </si>
   <si>
     <t>165b</t>
   </si>
   <si>
     <t>VWS-WC-025-165b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-165b</t>
   </si>
   <si>
     <t>VWS-WC-025-166</t>
   </si>
   <si>
-    <t>RE Antw: Kamerbrief_over_inten tie_tot_overheidssteun_x000A__aan_doorstart_medici jnfabriek_Apotex</t>
+    <t>RE Antw: Kamerbrief_over_inten tie_tot_overheidssteun
+_aan_doorstart_medici jnfabriek_Apotex</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-166</t>
   </si>
   <si>
     <t>VWS-WC-025-167</t>
   </si>
   <si>
     <t>Witte rook IG</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-167</t>
   </si>
   <si>
     <t>VWS-WC-025-168</t>
   </si>
   <si>
     <t>2020Z14310</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/025/document/VWS-WC-025-168</t>
   </si>
   <si>
     <t>VWS-WC-025-169</t>
   </si>