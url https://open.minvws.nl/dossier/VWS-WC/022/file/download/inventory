--- v0 (2025-12-11)
+++ v1 (2026-07-29)
@@ -164,51 +164,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-6</t>
   </si>
   <si>
     <t>6a</t>
   </si>
   <si>
     <t>VWS-WC-022-6a</t>
   </si>
   <si>
     <t>Baangeralteerde investeringskorting (BIK)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-6a</t>
   </si>
   <si>
     <t>VWS-WC-022-7</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-7</t>
   </si>
   <si>
     <t>VWS-WC-022-8</t>
   </si>
   <si>
-    <t>Bijlage  1  Inzet  voor  fiscaal_x000A_pakket (incl.  Vpp)</t>
+    <t>Bijlage  1  Inzet  voor  fiscaal
+pakket (incl.  Vpp)</t>
   </si>
   <si>
     <t>Deels reeds openbaar. Zie besluit met kenmerk DGBI / 21018545. Deels buiten reikwijdte van het Wob-verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-8</t>
   </si>
   <si>
     <t>VWS-WC-022-9</t>
   </si>
   <si>
     <t>Vervolgoverleg augustusbesluit-vorming</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-9</t>
   </si>
   <si>
     <t>VWS-WC-022-10</t>
   </si>
   <si>
     <t>Bijlage 3: Diverse toelichtingen bij geannoteerde agenda</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/022/document/VWS-WC-022-10</t>
   </si>