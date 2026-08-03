--- v0 (2026-02-25)
+++ v1 (2026-08-03)
@@ -125,93 +125,95 @@
   <si>
     <t>2020-12-13-beschluss-mpk- data</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-1c</t>
   </si>
   <si>
     <t>VWS-WC-021-2</t>
   </si>
   <si>
     <t>FW_ Meelezen wijziging regeling</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-2</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
     <t>VWS-WC-021-2a</t>
   </si>
   <si>
-    <t>20201214 concept wijziging Trm ivm verzwaring maatregelen dec-jan_x000A_(10.45)</t>
+    <t>20201214 concept wijziging Trm ivm verzwaring maatregelen dec-jan
+(10.45)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-2a</t>
   </si>
   <si>
     <t>VWS-WC-021-3</t>
   </si>
   <si>
     <t>Re: Gesprek Detailhandel 15/12</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-3</t>
   </si>
   <si>
     <t>VWS-WC-021-4</t>
   </si>
   <si>
     <t>RE: Input EZK wijziging Trm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-4</t>
   </si>
   <si>
     <t>4a</t>
   </si>
   <si>
     <t>VWS-WC-021-4a</t>
   </si>
   <si>
     <t>20201214 concept wijziging Trm ivm verzwaring</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-4a</t>
   </si>
   <si>
     <t>VWS-WC-021-5</t>
   </si>
   <si>
-    <t>RE: SPOED - graag reactie op onderstaande concepttekst over levensmiddelen en_x000A_detailhandel</t>
+    <t>RE: SPOED - graag reactie op onderstaande concepttekst over levensmiddelen en
+detailhandel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-5</t>
   </si>
   <si>
     <t>VWS-WC-021-6</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-6</t>
   </si>
   <si>
     <t>VWS-WC-021-7</t>
   </si>
   <si>
     <t>n.v.t.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-7</t>
   </si>
   <si>
     <t>VWS-WC-021-8</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-8</t>
   </si>
@@ -233,219 +235,230 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-9a</t>
   </si>
   <si>
     <t>VWS-WC-021-10</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-10</t>
   </si>
   <si>
     <t>10a</t>
   </si>
   <si>
     <t>VWS-WC-021-10a</t>
   </si>
   <si>
     <t>v5 verduidelijking van de uitzonderingen ware</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-10a</t>
   </si>
   <si>
     <t>VWS-WC-021-11</t>
   </si>
   <si>
-    <t>Brief aam VB - vragen uitzonderingen_x000A_levensmiddelenbranche</t>
+    <t>Brief aam VB - vragen uitzonderingen
+levensmiddelenbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-11</t>
   </si>
   <si>
     <t>11a</t>
   </si>
   <si>
     <t>VWS-WC-021-11a</t>
   </si>
   <si>
     <t>Brief VB nav vragen uitzonderingen levensmidd</t>
   </si>
   <si>
-    <t>Definitief: document 15a (bijlage “Brief VB nav vragen uitzonderingen levensmiddelenbranche def.docx” bij e-_x000A_mail verzonden op 2020-12-15 19:13.)</t>
+    <t>Definitief: document 15a (bijlage “Brief VB nav vragen uitzonderingen levensmiddelenbranche def.docx” bij e-
+mail verzonden op 2020-12-15 19:13.)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-11a</t>
   </si>
   <si>
     <t>VWS-WC-021-12</t>
   </si>
   <si>
-    <t>RE: SPOED: concept brief_x000A_vz. VR in bijlage en platte tekst</t>
+    <t>RE: SPOED: concept brief
+vz. VR in bijlage en platte tekst</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-12</t>
   </si>
   <si>
     <t>12a</t>
   </si>
   <si>
     <t>VWS-WC-021-12a</t>
   </si>
   <si>
     <t>v1 concept brief vz vr verduidelijking uitzonderingen detailhandel (004)</t>
   </si>
   <si>
-    <t>Conceptversies verwerkt in definitief: document 15a (bijlage “Brief VB nav vragen uitzonderingen levensmiddelenbranche def.docx” bij e-_x000A_mail verzonden op 2020-12-15 19:13.)</t>
+    <t>Conceptversies verwerkt in definitief: document 15a (bijlage “Brief VB nav vragen uitzonderingen levensmiddelenbranche def.docx” bij e-
+mail verzonden op 2020-12-15 19:13.)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-12a</t>
   </si>
   <si>
     <t>VWS-WC-021-13</t>
   </si>
   <si>
-    <t>v1 concept brief vz vr verduidelijking uitzonderingen detailhandel_x000A_(004)</t>
+    <t>v1 concept brief vz vr verduidelijking uitzonderingen detailhandel
+(004)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-13</t>
   </si>
   <si>
     <t>13a</t>
   </si>
   <si>
     <t>VWS-WC-021-13a</t>
   </si>
   <si>
     <t>Definitief: document 15a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-13a</t>
   </si>
   <si>
     <t>VWS-WC-021-14</t>
   </si>
   <si>
     <t>FW: tekst voor op Rijksoverheid.nl</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-14</t>
   </si>
   <si>
     <t>VWS-WC-021-15</t>
   </si>
   <si>
     <t>Detailhandel - input voor gesprek SEZK en MJ&amp;V</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-15</t>
   </si>
   <si>
     <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-021-15a</t>
   </si>
   <si>
-    <t>Brief VB nav vragen uitzonderingen levensmiddelenbranche_x000A_def.docx</t>
+    <t>Brief VB nav vragen uitzonderingen levensmiddelenbranche
+def.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-15a</t>
   </si>
   <si>
     <t>15b</t>
   </si>
   <si>
     <t>VWS-WC-021-15b</t>
   </si>
   <si>
-    <t>Kopie van Vragen en antwoorden veiligheidsregios_14 december 2020_Lockdown maatregelen_17.10 uur_x000A_JD3.xlsx</t>
+    <t>Kopie van Vragen en antwoorden veiligheidsregios_14 december 2020_Lockdown maatregelen_17.10 uur
+JD3.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-15b</t>
   </si>
   <si>
     <t>VWS-WC-021-16</t>
   </si>
   <si>
     <t>Fwd: Branches</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-16</t>
   </si>
   <si>
     <t>VWS-WC-021-17</t>
   </si>
   <si>
-    <t>v1 concept brief vz vr verduidelijking uitzonderingen detailhandel_x000A_(002)</t>
+    <t>v1 concept brief vz vr verduidelijking uitzonderingen detailhandel
+(002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-17</t>
   </si>
   <si>
     <t>17a</t>
   </si>
   <si>
     <t>VWS-WC-021-17a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-17a</t>
   </si>
   <si>
     <t>VWS-WC-021-18</t>
   </si>
   <si>
-    <t>FW: v1 concept brief vz vr verduidelijking uitzonderingen detailhandel_x000A_(002)</t>
+    <t>FW: v1 concept brief vz vr verduidelijking uitzonderingen detailhandel
+(002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-18</t>
   </si>
   <si>
     <t>18a</t>
   </si>
   <si>
     <t>VWS-WC-021-18a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-18a</t>
   </si>
   <si>
     <t>VWS-WC-021-19</t>
   </si>
   <si>
-    <t>FW: v1 concept brief vz vr verduidelijking_x000A_uitzonderingen detailhandel (002)</t>
+    <t>FW: v1 concept brief vz vr verduidelijking
+uitzonderingen detailhandel (002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-19</t>
   </si>
   <si>
     <t>19a</t>
   </si>
   <si>
     <t>VWS-WC-021-19a</t>
   </si>
   <si>
-    <t>EZK v1 concept brief vz vr verduidelijking uitzonderingen detailhandel_x000A_(002)</t>
+    <t>EZK v1 concept brief vz vr verduidelijking uitzonderingen detailhandel
+(002)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-19a</t>
   </si>
   <si>
     <t>VWS-WC-021-20</t>
   </si>
   <si>
     <t>FW: Kamerbrief aanscherping uitzondering</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-20</t>
   </si>
   <si>
     <t>20a</t>
   </si>
   <si>
     <t>VWS-WC-021-20a</t>
   </si>
   <si>
     <t>Kamerbrief aanscherping uitzondering</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/021a/document/VWS-WC-021-20a</t>
   </si>