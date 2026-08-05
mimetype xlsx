--- v0 (2025-12-11)
+++ v1 (2026-08-05)
@@ -170,51 +170,52 @@
   <si>
     <t>Dubbel met 330.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-331</t>
   </si>
   <si>
     <t>VWS-WC-020-369</t>
   </si>
   <si>
     <t>WhatsApp-gesprek</t>
   </si>
   <si>
     <t>10.1c;10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-369</t>
   </si>
   <si>
     <t>348a</t>
   </si>
   <si>
     <t>VWS-WC-020-348a</t>
   </si>
   <si>
-    <t>200702 ontvangstbevestiging en_x000A_verdaging WOB vermeende staatsteun HEMA.pdf</t>
+    <t>200702 ontvangstbevestiging en
+verdaging WOB vermeende staatsteun HEMA.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-348a</t>
   </si>
   <si>
     <t>100a</t>
   </si>
   <si>
     <t>VWS-WC-020-100a</t>
   </si>
   <si>
     <t>Business Plan project Arise_vFinal.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-100a</t>
   </si>
   <si>
     <t>102a</t>
   </si>
   <si>
     <t>VWS-WC-020-102a</t>
   </si>
   <si>
     <t>HEMA SSN Presentation Deal Framework vFinal.pdf</t>
   </si>
@@ -287,63 +288,65 @@
   <si>
     <t>VWS-WC-020-122a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122a</t>
   </si>
   <si>
     <t>126a</t>
   </si>
   <si>
     <t>VWS-WC-020-126a</t>
   </si>
   <si>
     <t>200514 - Project Amsterdam - Assessment of potential options.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-126a</t>
   </si>
   <si>
     <t>128a</t>
   </si>
   <si>
     <t>VWS-WC-020-128a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_opzet nota MEZK_x000A_Amsterdam.docx</t>
+    <t>Strikt vertrouwelijk_opzet nota MEZK
+Amsterdam.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-128a</t>
   </si>
   <si>
     <t>129a</t>
   </si>
   <si>
     <t>VWS-WC-020-129a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_opzet nota MEZK_x000A_Amsterdam dp.docx</t>
+    <t>Strikt vertrouwelijk_opzet nota MEZK
+Amsterdam dp.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-129a</t>
   </si>
   <si>
     <t>132a</t>
   </si>
   <si>
     <t>VWS-WC-020-132a</t>
   </si>
   <si>
     <t>Strikt vertrouwelijk_opzet nota MEZK Amsterdam_schoon_1405.docx</t>
   </si>
   <si>
     <t>DUBBEL met 136</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-132a</t>
   </si>
   <si>
     <t>133a</t>
   </si>
   <si>
     <t>VWS-WC-020-133a</t>
   </si>
@@ -380,63 +383,65 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-148a</t>
   </si>
   <si>
     <t>149a</t>
   </si>
   <si>
     <t>VWS-WC-020-149a</t>
   </si>
   <si>
     <t>Financiële-moeilijkheden-achtergestelde- leningen-brief-Min.EZ-20170818.pdf</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-149a</t>
   </si>
   <si>
     <t>151a</t>
   </si>
   <si>
     <t>VWS-WC-020-151a</t>
   </si>
   <si>
-    <t>200518vDraft - Project Amsterdam -_x000A_Potential Routes for Dutch State Support.pdf</t>
+    <t>200518vDraft - Project Amsterdam -
+Potential Routes for Dutch State Support.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-151a</t>
   </si>
   <si>
     <t>155a</t>
   </si>
   <si>
     <t>VWS-WC-020-155a</t>
   </si>
   <si>
-    <t>200518vUpdate - Project Amsterdam -_x000A_Potential Routes for Dutch State Support.pdf</t>
+    <t>200518vUpdate - Project Amsterdam -
+Potential Routes for Dutch State Support.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-155a</t>
   </si>
   <si>
     <t>16a</t>
   </si>
   <si>
     <t>VWS-WC-020-16a</t>
   </si>
   <si>
     <t>integrale continuiteitsaanpak ikv corona onderneming_en_Hema.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-16a</t>
   </si>
   <si>
     <t>160a</t>
   </si>
   <si>
     <t>VWS-WC-020-160a</t>
   </si>
   <si>
     <t>Strikt vertrouwelijk_opzet nota MEZK opties Amsterdam 1905 (JO).docx</t>
   </si>
@@ -566,258 +571,271 @@
   <si>
     <t>Indicatie Upside o.b.v. gegevens presnetatie Lazard.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-203a</t>
   </si>
   <si>
     <t>209a</t>
   </si>
   <si>
     <t>VWS-WC-020-209a</t>
   </si>
   <si>
     <t>200523 - Project Amsterdam - Potential upside for the Dutch State (with Sensitivities).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-209a</t>
   </si>
   <si>
     <t>223a</t>
   </si>
   <si>
     <t>VWS-WC-020-223a</t>
   </si>
   <si>
-    <t>Analyse voor- en nadelen scenario's_x000A_.docx; Analyse liquiditeit 1505.docx</t>
+    <t>Analyse voor- en nadelen scenario's
+.docx; Analyse liquiditeit 1505.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-223a</t>
   </si>
   <si>
     <t>224a</t>
   </si>
   <si>
     <t>VWS-WC-020-224a</t>
   </si>
   <si>
-    <t>Analyse voor- en nadelen scenario's_x000A_.docx</t>
+    <t>Analyse voor- en nadelen scenario's
+.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-224a</t>
   </si>
   <si>
     <t>225a</t>
   </si>
   <si>
     <t>VWS-WC-020-225a</t>
   </si>
   <si>
     <t>Analyse liquiditeit 1505 opm EP.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-225a</t>
   </si>
   <si>
     <t>226a</t>
   </si>
   <si>
     <t>VWS-WC-020-226a</t>
   </si>
   <si>
-    <t>Analyse voor- en nadelen_x000A_scenario's_opm EP.docx</t>
+    <t>Analyse voor- en nadelen
+scenario's_opm EP.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-226a</t>
   </si>
   <si>
     <t>231a</t>
   </si>
   <si>
     <t>VWS-WC-020-231a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_memo bespreking_x000A_EZK en Financiën project Amsterdam.docx</t>
+    <t>Strikt vertrouwelijk_memo bespreking
+EZK en Financiën project Amsterdam.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-231a</t>
   </si>
   <si>
     <t>232a</t>
   </si>
   <si>
     <t>VWS-WC-020-232a</t>
   </si>
   <si>
     <t>QenA Hema_def.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-232a</t>
   </si>
   <si>
     <t>237a</t>
   </si>
   <si>
     <t>VWS-WC-020-237a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_memo bespreking_x000A_EZK en Financiën project Amsterdam (JO 270520)-_x000A_tracks.docx</t>
+    <t>Strikt vertrouwelijk_memo bespreking
+EZK en Financiën project Amsterdam (JO 270520)-
+tracks.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-237a</t>
   </si>
   <si>
     <t>239a</t>
   </si>
   <si>
     <t>VWS-WC-020-239a</t>
   </si>
   <si>
     <t>200527_vDraft - Project Amsterdam - Considerations Regarding Potential Support (Meeting MinEZK &amp; MinFin).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-239a</t>
   </si>
   <si>
     <t>24a</t>
   </si>
   <si>
     <t>VWS-WC-020-24a</t>
   </si>
   <si>
-    <t>DOMUS-20095331-v3-_x000A_Mogelijk_reddingscenario_Hema_met_potentiële_b etrokkenheid_van_de_Nederlandse_overhead. docx; 2020 4 3 Toelichting casus.docx</t>
+    <t>DOMUS-20095331-v3-
+Mogelijk_reddingscenario_Hema_met_potentiële_b etrokkenheid_van_de_Nederlandse_overhead. docx; 2020 4 3 Toelichting casus.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-24a</t>
   </si>
   <si>
     <t>240a</t>
   </si>
   <si>
     <t>VWS-WC-020-240a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_memo bespreking_x000A_EZK en Financiën project Amsterdam ewi.docx</t>
+    <t>Strikt vertrouwelijk_memo bespreking
+EZK en Financiën project Amsterdam ewi.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-240a</t>
   </si>
   <si>
     <t>244a</t>
   </si>
   <si>
     <t>VWS-WC-020-244a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_memo bespreking EZK en Financiën project Amsterdam_x000A_2705.docx</t>
+    <t>Strikt vertrouwelijk_memo bespreking EZK en Financiën project Amsterdam
+2705.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-244a</t>
   </si>
   <si>
     <t>247a</t>
   </si>
   <si>
     <t>VWS-WC-020-247a</t>
   </si>
   <si>
     <t>200527_vDraft2 - Project Amsterdam - Considerations Regarding Potential Support (Meeting MinEZK &amp; MinFin).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-247a</t>
   </si>
   <si>
     <t>252a</t>
   </si>
   <si>
     <t>VWS-WC-020-252a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-252a</t>
   </si>
   <si>
     <t>253a</t>
   </si>
   <si>
     <t>VWS-WC-020-253a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-253a</t>
   </si>
   <si>
     <t>254a</t>
   </si>
   <si>
     <t>VWS-WC-020-254a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-254a</t>
   </si>
   <si>
     <t>256a</t>
   </si>
   <si>
     <t>VWS-WC-020-256a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_update Amsterdam_x000A_2805.docx</t>
+    <t>Strikt vertrouwelijk_update Amsterdam
+2805.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-256a</t>
   </si>
   <si>
     <t>257a</t>
   </si>
   <si>
     <t>VWS-WC-020-257a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_update Amsterdam_x000A_2805-aangepast.docx</t>
+    <t>Strikt vertrouwelijk_update Amsterdam
+2805-aangepast.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-257a</t>
   </si>
   <si>
     <t>258a</t>
   </si>
   <si>
     <t>VWS-WC-020-258a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_update Amsterdam_x000A_2805 ewi.docx</t>
+    <t>Strikt vertrouwelijk_update Amsterdam
+2805 ewi.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-258a</t>
   </si>
   <si>
     <t>259a</t>
   </si>
   <si>
     <t>VWS-WC-020-259a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_update Amsterdam_x000A_2805 dp.docx</t>
+    <t>Strikt vertrouwelijk_update Amsterdam
+2805 dp.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-259a</t>
   </si>
   <si>
     <t>260a</t>
   </si>
   <si>
     <t>VWS-WC-020-260a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-260a</t>
   </si>
   <si>
     <t>261a</t>
   </si>
   <si>
     <t>VWS-WC-020-261a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-261a</t>
   </si>
   <si>
     <t>262a</t>
   </si>
@@ -878,108 +896,111 @@
   <si>
     <t>Memo voorbereiding gesprek 7 april 11.00 uur def.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-27a</t>
   </si>
   <si>
     <t>270a</t>
   </si>
   <si>
     <t>VWS-WC-020-270a</t>
   </si>
   <si>
     <t>280520 Project Helix - SSN AHG Restructuring Proposal.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-270a</t>
   </si>
   <si>
     <t>272a</t>
   </si>
   <si>
     <t>VWS-WC-020-272a</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk_update Amsterdam_x000A_2905-aangepast.docx</t>
+    <t>Strikt vertrouwelijk_update Amsterdam
+2905-aangepast.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-272a</t>
   </si>
   <si>
     <t>273a</t>
   </si>
   <si>
     <t>VWS-WC-020-273a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-273a</t>
   </si>
   <si>
     <t>274a</t>
   </si>
   <si>
     <t>VWS-WC-020-274a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-274a</t>
   </si>
   <si>
     <t>277a</t>
   </si>
   <si>
     <t>VWS-WC-020-277a</t>
   </si>
   <si>
     <t>Strikt vertrouwelijk_update Amsterdam 2905-aangepast.docx</t>
   </si>
   <si>
     <t>DUBBEL met 283</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-277a</t>
   </si>
   <si>
     <t>284a</t>
   </si>
   <si>
     <t>VWS-WC-020-284a</t>
   </si>
   <si>
-    <t>280520 Project Helix - SSN AHG_x000A_Restructuring Proposal.pdf</t>
+    <t>280520 Project Helix - SSN AHG
+Restructuring Proposal.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-284a</t>
   </si>
   <si>
     <t>285a</t>
   </si>
   <si>
     <t>VWS-WC-020-285a</t>
   </si>
   <si>
-    <t>EU tijdelijk staatssteunkader Covid-19 punt 25h onderneming in moeilijkheden_x000A_.pdf</t>
+    <t>EU tijdelijk staatssteunkader Covid-19 punt 25h onderneming in moeilijkheden
+.pdf</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-285a</t>
   </si>
   <si>
     <t>286a</t>
   </si>
   <si>
     <t>VWS-WC-020-286a</t>
   </si>
   <si>
     <t>Arise_Draft annual accounts 2019.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-286a</t>
   </si>
   <si>
     <t>29a</t>
   </si>
   <si>
     <t>VWS-WC-020-29a</t>
   </si>
@@ -1004,75 +1025,77 @@
   <si>
     <t>VWS-WC-020-292a</t>
   </si>
   <si>
     <t>200530 ARISE - Partnership proposal vF.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-292a</t>
   </si>
   <si>
     <t>295a</t>
   </si>
   <si>
     <t>VWS-WC-020-295a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-295a</t>
   </si>
   <si>
     <t>298Ia</t>
   </si>
   <si>
     <t>VWS-WC-020-298Ia</t>
   </si>
   <si>
-    <t>200530 ARISE - Partnership proposal_x000A_vF.pdf</t>
+    <t>200530 ARISE - Partnership proposal
+vF.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-298Ia</t>
   </si>
   <si>
     <t>30a</t>
   </si>
   <si>
     <t>VWS-WC-020-30a</t>
   </si>
   <si>
     <t>amsterdam vragen 8 april 2020 nb.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-30a</t>
   </si>
   <si>
     <t>300a</t>
   </si>
   <si>
     <t>VWS-WC-020-300a</t>
   </si>
   <si>
-    <t>200602 - Project Amsterdam -_x000A_Comparison of SSN and Ramphastos proposals.pdf</t>
+    <t>200602 - Project Amsterdam -
+Comparison of SSN and Ramphastos proposals.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-300a</t>
   </si>
   <si>
     <t>309a</t>
   </si>
   <si>
     <t>VWS-WC-020-309a</t>
   </si>
   <si>
     <t>200604_vUpdated Draft - Project Amsterdam - Comparison of SSN and Ramphastos proposals.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-309a</t>
   </si>
   <si>
     <t>31a</t>
   </si>
   <si>
     <t>VWS-WC-020-31a</t>
   </si>
   <si>
     <t>vragen10april_def.docx</t>
   </si>
@@ -1097,84 +1120,86 @@
   <si>
     <t>QA AMS_opmGI.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-318a</t>
   </si>
   <si>
     <t>322a</t>
   </si>
   <si>
     <t>VWS-WC-020-322a</t>
   </si>
   <si>
     <t>Q&amp;As AMS voor 15 juni 08062020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-322a</t>
   </si>
   <si>
     <t>328a</t>
   </si>
   <si>
     <t>VWS-WC-020-328a</t>
   </si>
   <si>
-    <t>Het Wob-proces in 16 stappen_x000A_(handleiding versie) v10.jpg</t>
+    <t>Het Wob-proces in 16 stappen
+(handleiding versie) v10.jpg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-328a</t>
   </si>
   <si>
     <t>329a</t>
   </si>
   <si>
     <t>VWS-WC-020-329a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-329a</t>
   </si>
   <si>
     <t>330a</t>
   </si>
   <si>
     <t>VWS-WC-020-330a</t>
   </si>
   <si>
     <t>Q&amp;A artikel NRC HEMA coöperatie.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-330a</t>
   </si>
   <si>
     <t>336a</t>
   </si>
   <si>
     <t>VWS-WC-020-336a</t>
   </si>
   <si>
-    <t>QA HEMA nav persbericht 15 juni_x000A_akkoord met schuldeisers.docx</t>
+    <t>QA HEMA nav persbericht 15 juni
+akkoord met schuldeisers.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-336a</t>
   </si>
   <si>
     <t>337a</t>
   </si>
   <si>
     <t>VWS-WC-020-337a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-337a</t>
   </si>
   <si>
     <t>338a</t>
   </si>
   <si>
     <t>VWS-WC-020-338a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-338a</t>
   </si>
   <si>
     <t>339a</t>
   </si>
@@ -1241,51 +1266,52 @@
   <si>
     <t>Wob verzoek eventuele staatssteun hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-347a</t>
   </si>
   <si>
     <t>35a</t>
   </si>
   <si>
     <t>VWS-WC-020-35a</t>
   </si>
   <si>
     <t>2020.04.14 - Government Discussion Materials.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-35a</t>
   </si>
   <si>
     <t>352a</t>
   </si>
   <si>
     <t>VWS-WC-020-352a</t>
   </si>
   <si>
-    <t>Uittreksel_handelsregister_71804927.p_x000A_df</t>
+    <t>Uittreksel_handelsregister_71804927.p
+df</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-352a</t>
   </si>
   <si>
     <t>353a</t>
   </si>
   <si>
     <t>VWS-WC-020-353a</t>
   </si>
   <si>
     <t>Geheimhoudingsverklaring X.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-353a</t>
   </si>
   <si>
     <t>36a</t>
   </si>
   <si>
     <t>VWS-WC-020-36a</t>
   </si>
   <si>
     <t>memo update Amsterdam_toekomstperspectief_financiering_inze t_overheid_def_rev.docx</t>
   </si>
@@ -1391,63 +1417,65 @@
   <si>
     <t>concept geheimhoudingsovereenkomst blanco.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-56a</t>
   </si>
   <si>
     <t>112b</t>
   </si>
   <si>
     <t>VWS-WC-020-112b</t>
   </si>
   <si>
     <t>TF_consolidated_version_as_amended_3_april_202 0_nl.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-112b</t>
   </si>
   <si>
     <t>118b</t>
   </si>
   <si>
     <t>VWS-WC-020-118b</t>
   </si>
   <si>
-    <t>200507_Altera Vastgoed verkoopt_x000A_distributiecentrum in Utrecht (Altera persbericht).pdf</t>
+    <t>200507_Altera Vastgoed verkoopt
+distributiecentrum in Utrecht (Altera persbericht).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-118b</t>
   </si>
   <si>
     <t>122b</t>
   </si>
   <si>
     <t>VWS-WC-020-122b</t>
   </si>
   <si>
-    <t>200512vDRAFT Project Amsterdam -_x000A_‘Company in Financial Difficulties’ Tests.pdf;</t>
+    <t>200512vDRAFT Project Amsterdam -
+‘Company in Financial Difficulties’ Tests.pdf;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122b</t>
   </si>
   <si>
     <t>148b</t>
   </si>
   <si>
     <t>VWS-WC-020-148b</t>
   </si>
   <si>
     <t>200514 – Project Amsterdam - Assessment of potential options.pdf</t>
   </si>
   <si>
     <t>Dubbel met 126.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-148b</t>
   </si>
   <si>
     <t>170b</t>
   </si>
   <si>
     <t>VWS-WC-020-170b</t>
   </si>
@@ -1535,78 +1563,80 @@
   <si>
     <t>VWS-WC-020-266b</t>
   </si>
   <si>
     <t>2020.05.28 Project Arise – Liquidity Forecast_Week 21.xlsm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-266b</t>
   </si>
   <si>
     <t>284b</t>
   </si>
   <si>
     <t>VWS-WC-020-284b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-284b</t>
   </si>
   <si>
     <t>286b</t>
   </si>
   <si>
     <t>VWS-WC-020-286b</t>
   </si>
   <si>
-    <t>200512vDRAFT Project Amsterdam - ‘Company in_x000A_Financial Difficulties’ Tests.pdf</t>
+    <t>200512vDRAFT Project Amsterdam - ‘Company in
+Financial Difficulties’ Tests.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-286b</t>
   </si>
   <si>
     <t>29b</t>
   </si>
   <si>
     <t>VWS-WC-020-29b</t>
   </si>
   <si>
     <t>2020.04.01 Government Discussion Materials vFFFF.pdf</t>
   </si>
   <si>
     <t>Dubbel met 19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-29b</t>
   </si>
   <si>
     <t>291b</t>
   </si>
   <si>
     <t>VWS-WC-020-291b</t>
   </si>
   <si>
-    <t>2020.05.28 - HEMA – Liquidity_x000A_Overview_Week 21 vF.PDF</t>
+    <t>2020.05.28 - HEMA – Liquidity
+Overview_Week 21 vF.PDF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-291b</t>
   </si>
   <si>
     <t>295b</t>
   </si>
   <si>
     <t>VWS-WC-020-295b</t>
   </si>
   <si>
     <t>200518vUpdate - Project Amsterdam - Potential Routes for Dutch State Support.pdf</t>
   </si>
   <si>
     <t>Dubbel met 155.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-295b</t>
   </si>
   <si>
     <t>338b</t>
   </si>
   <si>
     <t>VWS-WC-020-338b</t>
   </si>
@@ -1649,162 +1679,168 @@
   <si>
     <t>200511_Reorg article on sale of distribution center.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-118c</t>
   </si>
   <si>
     <t>122c</t>
   </si>
   <si>
     <t>VWS-WC-020-122c</t>
   </si>
   <si>
     <t>Interim Financial Report Q3 2019.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122c</t>
   </si>
   <si>
     <t>148c</t>
   </si>
   <si>
     <t>VWS-WC-020-148c</t>
   </si>
   <si>
-    <t>RE: Kader;_x000A_200515_Amsterdam_Bondholders_x000A_(FactSet &amp; Bloomberg).xlsx</t>
+    <t>RE: Kader;
+200515_Amsterdam_Bondholders
+(FactSet &amp; Bloomberg).xlsx</t>
   </si>
   <si>
     <t>Dubbel met 100.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-148c</t>
   </si>
   <si>
     <t>29c</t>
   </si>
   <si>
     <t>VWS-WC-020-29c</t>
   </si>
   <si>
     <t>HEMA Strategy Presentation March 2020.pdf</t>
   </si>
   <si>
     <t>Dubbel met 12</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-29c</t>
   </si>
   <si>
     <t>291c</t>
   </si>
   <si>
     <t>VWS-WC-020-291c</t>
   </si>
   <si>
     <t>2020.05.28 Project Arise - Liquidity Forecast_Week 21.xlsm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-291c</t>
   </si>
   <si>
     <t>295c</t>
   </si>
   <si>
     <t>VWS-WC-020-295c</t>
   </si>
   <si>
-    <t>200515 - Project Amsterdam -_x000A_Assessment of potential options (Updated) 1505.pdf</t>
+    <t>200515 - Project Amsterdam -
+Assessment of potential options (Updated) 1505.pdf</t>
   </si>
   <si>
     <t>Dubbel met 133.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-295c</t>
   </si>
   <si>
     <t>122d</t>
   </si>
   <si>
     <t>VWS-WC-020-122d</t>
   </si>
   <si>
     <t>Interim Financial Report Q4 2018.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122d</t>
   </si>
   <si>
     <t>291d</t>
   </si>
   <si>
     <t>VWS-WC-020-291d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-291d</t>
   </si>
   <si>
     <t>122e</t>
   </si>
   <si>
     <t>VWS-WC-020-122e</t>
   </si>
   <si>
     <t>Notarial certificate Amsterddam_Corporate Structure.PDF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122e</t>
   </si>
   <si>
     <t>291e</t>
   </si>
   <si>
     <t>VWS-WC-020-291e</t>
   </si>
   <si>
-    <t>200512vDRAFT Project Amsterdam -_x000A_‘Company in_x000A_Financial Difficulties’ Tests.pdf</t>
+    <t>200512vDRAFT Project Amsterdam -
+‘Company in
+Financial Difficulties’ Tests.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-291e</t>
   </si>
   <si>
     <t>291f</t>
   </si>
   <si>
     <t>VWS-WC-020-291f</t>
   </si>
   <si>
     <t>Dubbel met 283</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-291f</t>
   </si>
   <si>
     <t>VWS-WC-020-4</t>
   </si>
   <si>
-    <t>Super senior revolving facility agreement dated_x000A_July 10, 2017 (the “Facility Agreement”)</t>
+    <t>Super senior revolving facility agreement dated
+July 10, 2017 (the “Facility Agreement”)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-4</t>
   </si>
   <si>
     <t>VWS-WC-020-349</t>
   </si>
   <si>
     <t>Ontvangstbevestiging en verdaging</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-349</t>
   </si>
   <si>
     <t>VWS-WC-020-16</t>
   </si>
   <si>
     <t>Hema, integrale aanpak</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-16</t>
   </si>
@@ -2168,138 +2204,145 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-118</t>
   </si>
   <si>
     <t>VWS-WC-020-119</t>
   </si>
   <si>
     <t>COVID-19 steunkader en juridische structuur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-119</t>
   </si>
   <si>
     <t>VWS-WC-020-120</t>
   </si>
   <si>
     <t>RE: Korte update stavaza en acties Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-120</t>
   </si>
   <si>
     <t>VWS-WC-020-122</t>
   </si>
   <si>
-    <t>RE: [EXTERNAL]: Aanvullende vraag_x000A_m.b.t. Amsterdam en kader COVID-19 steun Europese Commissie</t>
+    <t>RE: [EXTERNAL]: Aanvullende vraag
+m.b.t. Amsterdam en kader COVID-19 steun Europese Commissie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-122</t>
   </si>
   <si>
     <t>VWS-WC-020-123</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-123</t>
   </si>
   <si>
     <t>VWS-WC-020-124</t>
   </si>
   <si>
-    <t>FW: [EXTERNAL]: Aanvullende vraag_x000A_m.b.t. Amsterdam en kader COVID-19 steun Europese Commissie</t>
+    <t>FW: [EXTERNAL]: Aanvullende vraag
+m.b.t. Amsterdam en kader COVID-19 steun Europese Commissie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-124</t>
   </si>
   <si>
     <t>VWS-WC-020-125</t>
   </si>
   <si>
-    <t>RE: [EXTERNAL]: Aanvullende vraag_x000A_m.b.t. Amsterdam en kader COVID-19 steun Europese_x000A_Commissie</t>
+    <t>RE: [EXTERNAL]: Aanvullende vraag
+m.b.t. Amsterdam en kader COVID-19 steun Europese
+Commissie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-125</t>
   </si>
   <si>
     <t>VWS-WC-020-126</t>
   </si>
   <si>
     <t>RE: Pj Amsterdam - EZK/Lazard Meeting to discuss potential solutions</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-126</t>
   </si>
   <si>
     <t>VWS-WC-020-127</t>
   </si>
   <si>
     <t>Pj Amsterdam - Debrief CFO Call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-127</t>
   </si>
   <si>
     <t>VWS-WC-020-128</t>
   </si>
   <si>
     <t>Reactie in rood</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-128</t>
   </si>
   <si>
     <t>VWS-WC-020-129</t>
   </si>
   <si>
     <t>Strikt vertrouwelijk_opzet nota MEZK Amsterdam dp</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-129</t>
   </si>
   <si>
     <t>VWS-WC-020-130</t>
   </si>
   <si>
-    <t>RE: STRIKT VERTROUWELIJK Graag_x000A_reactie UITERLIJK 16.30 uur: opzet nota MEZK Amsterdam</t>
+    <t>RE: STRIKT VERTROUWELIJK Graag
+reactie UITERLIJK 16.30 uur: opzet nota MEZK Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-130</t>
   </si>
   <si>
     <t>VWS-WC-020-131</t>
   </si>
   <si>
-    <t>Re: STRIKT VERTROUWELIJK Graag_x000A_reactie vóór 17 uur: opzet nota MEZK Amsterdam</t>
+    <t>Re: STRIKT VERTROUWELIJK Graag
+reactie vóór 17 uur: opzet nota MEZK Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-131</t>
   </si>
   <si>
     <t>VWS-WC-020-132</t>
   </si>
   <si>
-    <t>RE: STRIKT VERTROUWELIJK Graag_x000A_reactie vóór 17 uur: opzet nota MEZK Amsterdam</t>
+    <t>RE: STRIKT VERTROUWELIJK Graag
+reactie vóór 17 uur: opzet nota MEZK Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-132</t>
   </si>
   <si>
     <t>VWS-WC-020-133</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-133</t>
   </si>
   <si>
     <t>VWS-WC-020-138</t>
   </si>
   <si>
     <t>RE: [EXTERNAL]: RE: Pj Amsterdam - EZK/Lazard Meeting to discuss potential solutions</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-138</t>
   </si>
   <si>
     <t>VWS-WC-020-139</t>
   </si>
   <si>
     <t>Dubbel met 138</t>
   </si>
@@ -2372,87 +2415,89 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-151</t>
   </si>
   <si>
     <t>VWS-WC-020-152</t>
   </si>
   <si>
     <t>RE: in staccato paar punten die Alexander Kaarls net noemde (ter info) bel jij 17.30 in?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-152</t>
   </si>
   <si>
     <t>VWS-WC-020-153</t>
   </si>
   <si>
     <t>RE: Vraag nav presentatie Lazard opties Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-153</t>
   </si>
   <si>
     <t>VWS-WC-020-155</t>
   </si>
   <si>
-    <t>RE: Pj Amsterdam Webex EZK / Lazard_x000A_/ Advisors</t>
+    <t>RE: Pj Amsterdam Webex EZK / Lazard
+/ Advisors</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-155</t>
   </si>
   <si>
     <t>VWS-WC-020-156</t>
   </si>
   <si>
     <t>Re: Vraag nav presentatie Lazard opties Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-156</t>
   </si>
   <si>
     <t>VWS-WC-020-157</t>
   </si>
   <si>
     <t>RE: ivm call Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-157</t>
   </si>
   <si>
     <t>VWS-WC-020-158</t>
   </si>
   <si>
     <t>RE: Amsterdam - Garanties</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-158</t>
   </si>
   <si>
     <t>VWS-WC-020-159</t>
   </si>
   <si>
-    <t>RE: [EXTERNAL]: RE: Amsterdam -_x000A_Garanties</t>
+    <t>RE: [EXTERNAL]: RE: Amsterdam -
+Garanties</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-159</t>
   </si>
   <si>
     <t>VWS-WC-020-160</t>
   </si>
   <si>
     <t>RE: Strikt vertrouwelijk - nota opties MEZK/MFIN</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-160</t>
   </si>
   <si>
     <t>VWS-WC-020-161</t>
   </si>
   <si>
     <t>Re: Strikt vertrouwelijk - nota opties MEZK/MFIN</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-161</t>
   </si>
   <si>
     <t>VWS-WC-020-162</t>
   </si>
@@ -2828,51 +2873,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-214</t>
   </si>
   <si>
     <t>VWS-WC-020-215</t>
   </si>
   <si>
     <t>RE: Casus GO</t>
   </si>
   <si>
     <t>Dubbel met 216</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-215</t>
   </si>
   <si>
     <t>VWS-WC-020-216</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-216</t>
   </si>
   <si>
     <t>VWS-WC-020-217</t>
   </si>
   <si>
-    <t>RE: VRAAG NIET URGENT - toch nog_x000A_even nav kaderwet etc</t>
+    <t>RE: VRAAG NIET URGENT - toch nog
+even nav kaderwet etc</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-217</t>
   </si>
   <si>
     <t>VWS-WC-020-218</t>
   </si>
   <si>
     <t>Dubbel met 219</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-218</t>
   </si>
   <si>
     <t>VWS-WC-020-219</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-219</t>
   </si>
   <si>
     <t>VWS-WC-020-220</t>
   </si>
   <si>
     <t>dubbel met 222</t>
   </si>
@@ -3338,63 +3384,65 @@
   <si>
     <t>FW: Verzoek Go/Go-c Amsterdam</t>
   </si>
   <si>
     <t>dubbel met 279</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-281</t>
   </si>
   <si>
     <t>VWS-WC-020-284</t>
   </si>
   <si>
     <t>strikt vertrouwelijk: verzoek mbt mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
   </si>
   <si>
     <t>dubbel met 288</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-284</t>
   </si>
   <si>
     <t>VWS-WC-020-285</t>
   </si>
   <si>
-    <t>RE: strikt vertrouwelijk: verzoek mbt_x000A_mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
+    <t>RE: strikt vertrouwelijk: verzoek mbt
+mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
   </si>
   <si>
     <t>DUBBEL met 288</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-285</t>
   </si>
   <si>
     <t>VWS-WC-020-286</t>
   </si>
   <si>
-    <t>Re: strikt vertrouwelijk: verzoek mbt_x000A_mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
+    <t>Re: strikt vertrouwelijk: verzoek mbt
+mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
   </si>
   <si>
     <t>Dubbel met 289</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-286</t>
   </si>
   <si>
     <t>VWS-WC-020-287</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-287</t>
   </si>
   <si>
     <t>VWS-WC-020-288</t>
   </si>
   <si>
     <t>RE: strikt vertrouwelijk: verzoek mbt mogelijkheid voor GO en GO-C inzake project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-288</t>
   </si>
   <si>
     <t>VWS-WC-020-289</t>
   </si>
@@ -3545,51 +3593,52 @@
   <si>
     <t>RE: [EXTERNAL]: RE: Pj Amsterdam - SSN / Shareholder Proposals</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-309</t>
   </si>
   <si>
     <t>VWS-WC-020-310</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-310</t>
   </si>
   <si>
     <t>VWS-WC-020-311</t>
   </si>
   <si>
     <t>Notitie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-311</t>
   </si>
   <si>
     <t>VWS-WC-020-312</t>
   </si>
   <si>
-    <t>Korte analyse voorstellen_x000A_onderhandelingen schuld Amsterdam nav verzoek MinFin</t>
+    <t>Korte analyse voorstellen
+onderhandelingen schuld Amsterdam nav verzoek MinFin</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-312</t>
   </si>
   <si>
     <t>VWS-WC-020-313</t>
   </si>
   <si>
     <t>RE: [EXTERNAL]: RE: Pj Amsterdam Webex EZK / Lazard / Advisors; summary of tax call</t>
   </si>
   <si>
     <t>dubbel met 314</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-313</t>
   </si>
   <si>
     <t>VWS-WC-020-314</t>
   </si>
   <si>
     <t>Fwd: [EXTERNAL]: RE: Pj Amsterdam Webex EZK / Lazard / Advisors; summary of tax call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-314</t>
   </si>
@@ -3617,114 +3666,118 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-317</t>
   </si>
   <si>
     <t>VWS-WC-020-318</t>
   </si>
   <si>
     <t>RE: Gedachte voor QA</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-318</t>
   </si>
   <si>
     <t>VWS-WC-020-319</t>
   </si>
   <si>
     <t>Re: Gedachte voor QA</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-319</t>
   </si>
   <si>
     <t>VWS-WC-020-320</t>
   </si>
   <si>
-    <t>FW: [EXTERNAL]: RE: Pj Amsterdam_x000A_Webex EZK / Lazard / Advisors; summary of tax call</t>
+    <t>FW: [EXTERNAL]: RE: Pj Amsterdam
+Webex EZK / Lazard / Advisors; summary of tax call</t>
   </si>
   <si>
     <t>Dubbel met 321</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-320</t>
   </si>
   <si>
     <t>VWS-WC-020-321</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-321</t>
   </si>
   <si>
     <t>VWS-WC-020-322</t>
   </si>
   <si>
     <t>Q&amp;As</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-322</t>
   </si>
   <si>
     <t>VWS-WC-020-323</t>
   </si>
   <si>
     <t>Re: [EXTERNAL]: RE: Pj Amsterdam Webex EZK / Lazard / Advisors; summary of tax call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-323</t>
   </si>
   <si>
     <t>VWS-WC-020-324</t>
   </si>
   <si>
     <t>FW: maatschappelijk initiatief verwerving zeggenschap</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-324</t>
   </si>
   <si>
     <t>VWS-WC-020-325</t>
   </si>
   <si>
-    <t>Re: Korte terugkoppeling nav intern_x000A_gesprek over franchises/toeleveranciers Amsterdam</t>
+    <t>Re: Korte terugkoppeling nav intern
+gesprek over franchises/toeleveranciers Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-325</t>
   </si>
   <si>
     <t>VWS-WC-020-328</t>
   </si>
   <si>
-    <t>Wob inzake vermeende staatssteun_x000A_HEMA [COVID-19] / dhr. X [EZK nr. 281]</t>
+    <t>Wob inzake vermeende staatssteun
+HEMA [COVID-19] / dhr. X [EZK nr. 281]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-328</t>
   </si>
   <si>
     <t>VWS-WC-020-329</t>
   </si>
   <si>
-    <t>FW: Wob inzake vermeende staatssteun_x000A_HEMA [COVID-19] / dhr. X [EZK nr. 281]</t>
+    <t>FW: Wob inzake vermeende staatssteun
+HEMA [COVID-19] / dhr. X [EZK nr. 281]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-329</t>
   </si>
   <si>
     <t>VWS-WC-020-330</t>
   </si>
   <si>
     <t>RE: Ingezonden artikel NRC: Hema als coöperatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-330</t>
   </si>
   <si>
     <t>VWS-WC-020-332</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-332</t>
   </si>
   <si>
     <t>VWS-WC-020-333</t>
   </si>
   <si>
     <t>Re: FD artikel</t>
   </si>
@@ -3875,99 +3928,102 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-353</t>
   </si>
   <si>
     <t>VWS-WC-020-354</t>
   </si>
   <si>
     <t>FW: Project Amsterdam - memo ministers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-354</t>
   </si>
   <si>
     <t>VWS-WC-020-355</t>
   </si>
   <si>
     <t>FW: GO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-355</t>
   </si>
   <si>
     <t>VWS-WC-020-356</t>
   </si>
   <si>
-    <t>FW: 2020 3 4 Mogelijk reddingscenario Hema met potentiële betrokkenheid van de Nederlandse_x000A_overheid</t>
+    <t>FW: 2020 3 4 Mogelijk reddingscenario Hema met potentiële betrokkenheid van de Nederlandse
+overheid</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-356</t>
   </si>
   <si>
     <t>VWS-WC-020-357</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-357</t>
   </si>
   <si>
     <t>VWS-WC-020-358</t>
   </si>
   <si>
     <t>FW: Echt Hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-358</t>
   </si>
   <si>
     <t>VWS-WC-020-359</t>
   </si>
   <si>
     <t>Dubbel met 358</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-359</t>
   </si>
   <si>
     <t>VWS-WC-020-360</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-360</t>
   </si>
   <si>
     <t>VWS-WC-020-361</t>
   </si>
   <si>
-    <t>Fwd: RamphastosInvestments bereikt_x000A_geen akkoord met bondholders HEMA (press release)</t>
+    <t>Fwd: RamphastosInvestments bereikt
+geen akkoord met bondholders HEMA (press release)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-361</t>
   </si>
   <si>
     <t>VWS-WC-020-362</t>
   </si>
   <si>
-    <t>Fwd: [EXTERNAL]: Concept_x000A_opdrachtverstrekking in het kader van Project Amsterdam</t>
+    <t>Fwd: [EXTERNAL]: Concept
+opdrachtverstrekking in het kader van Project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-362</t>
   </si>
   <si>
     <t>VWS-WC-020-363</t>
   </si>
   <si>
     <t>Fwd: Voortgang opdrachtverstrekking Lazard</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-363</t>
   </si>
   <si>
     <t>VWS-WC-020-364</t>
   </si>
   <si>
     <t>Fwd: Informatieverzoek Hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-364</t>
   </si>
   <si>
     <t>VWS-WC-020-365</t>
   </si>
@@ -4061,51 +4117,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-84</t>
   </si>
   <si>
     <t>VWS-WC-020-85</t>
   </si>
   <si>
     <t>Overview of Main Baskets</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-85</t>
   </si>
   <si>
     <t>VWS-WC-020-109</t>
   </si>
   <si>
     <t>Question list and information requests for HEMA, DeBrauw &amp; Goldman Sachs</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-109</t>
   </si>
   <si>
     <t>VWS-WC-020-142</t>
   </si>
   <si>
-    <t>Overview of bridge financing considerations under existing finance_x000A_documents</t>
+    <t>Overview of bridge financing considerations under existing finance
+documents</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-142</t>
   </si>
   <si>
     <t>VWS-WC-020-25</t>
   </si>
   <si>
     <t>Reddingscenario Hema met eventuele betrokkenheid Nederlandse overheid</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-25</t>
   </si>
   <si>
     <t>VWS-WC-020-37</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-37</t>
   </si>
   <si>
     <t>VWS-WC-020-42</t>
   </si>
   <si>
     <t>Update Hema (vervolgstap financiering)</t>
   </si>
@@ -4121,96 +4178,102 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-50</t>
   </si>
   <si>
     <t>VWS-WC-020-82</t>
   </si>
   <si>
     <t>Accounting memo - Hedge Documentation FY 2018</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-82</t>
   </si>
   <si>
     <t>VWS-WC-020-136</t>
   </si>
   <si>
     <t>opties en afwegingen steun aan Hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-136</t>
   </si>
   <si>
     <t>VWS-WC-020-137</t>
   </si>
   <si>
-    <t>opties en afwegingen steun aan Hema_x000A_(schoon)</t>
-[...2 lines deleted...]
-    <t>DUBBEL met_x000A_136</t>
+    <t>opties en afwegingen steun aan Hema
+(schoon)</t>
+  </si>
+  <si>
+    <t>DUBBEL met
+136</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-137</t>
   </si>
   <si>
     <t>VWS-WC-020-183</t>
   </si>
   <si>
-    <t>uw verzoek voor uitwerking van een_x000A_aanbod voor steun</t>
-[...2 lines deleted...]
-    <t>DUBBEL met_x000A_177.a</t>
+    <t>uw verzoek voor uitwerking van een
+aanbod voor steun</t>
+  </si>
+  <si>
+    <t>DUBBEL met
+177.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-183</t>
   </si>
   <si>
     <t>VWS-WC-020-193</t>
   </si>
   <si>
     <t>Samenvatting + equity</t>
   </si>
   <si>
-    <t>DUBBEL met_x000A_191.a</t>
+    <t>DUBBEL met
+191.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-193</t>
   </si>
   <si>
     <t>VWS-WC-020-283</t>
   </si>
   <si>
     <t>update stand van zaken Hema nav bod schuldeisers en berichtgeving FD/NRC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-283</t>
   </si>
   <si>
     <t>VWS-WC-020-350</t>
   </si>
   <si>
-    <t>Strikt vertrouwelijk -  bespreking over_x000A_steunverzoek Hema</t>
+    <t>Strikt vertrouwelijk -  bespreking over
+steunverzoek Hema</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-350</t>
   </si>
   <si>
     <t>VWS-WC-020-2</t>
   </si>
   <si>
     <t>Notarial declaration</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-2</t>
   </si>
   <si>
     <t>VWS-WC-020-64</t>
   </si>
   <si>
     <t>Geheimhoudingsovereenkomst EZK – Lazard</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-64</t>
   </si>
   <si>
     <t>VWS-WC-020-68</t>
   </si>
@@ -4325,273 +4388,289 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-116</t>
   </si>
   <si>
     <t>VWS-WC-020-6</t>
   </si>
   <si>
     <t>Discussion Materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-6</t>
   </si>
   <si>
     <t>VWS-WC-020-10</t>
   </si>
   <si>
     <t>Preliminary Trading Update Period 12</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-10</t>
   </si>
   <si>
     <t>VWS-WC-020-12</t>
   </si>
   <si>
-    <t>From Dutch retailer to_x000A_global, multi-channel brand – Discussion materials</t>
+    <t>From Dutch retailer to
+global, multi-channel brand – Discussion materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-12</t>
   </si>
   <si>
     <t>VWS-WC-020-19</t>
   </si>
   <si>
-    <t>From Dutch retailer to global, multi-channel brand_x000A_– Discussion materials</t>
+    <t>From Dutch retailer to global, multi-channel brand
+– Discussion materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-19</t>
   </si>
   <si>
     <t>VWS-WC-020-20</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-20</t>
   </si>
   <si>
     <t>VWS-WC-020-21</t>
   </si>
   <si>
     <t>Q&amp;A File</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-21</t>
   </si>
   <si>
     <t>VWS-WC-020-22</t>
   </si>
   <si>
     <t>Confidential Discussion Materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-22</t>
   </si>
   <si>
     <t>VWS-WC-020-60</t>
   </si>
   <si>
-    <t>From Dutch retailer to global, multi-channel brand_x000A_– Discussion Materials</t>
+    <t>From Dutch retailer to global, multi-channel brand
+– Discussion Materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-60</t>
   </si>
   <si>
     <t>VWS-WC-020-62</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-62</t>
   </si>
   <si>
     <t>VWS-WC-020-115</t>
   </si>
   <si>
     <t>200511vDRAFT Project Amsterdam - Review of Potential Solutions</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-115</t>
   </si>
   <si>
     <t>VWS-WC-020-121</t>
   </si>
   <si>
     <t>Project Arise – Lazard Question List Responses – Highly Confidential</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-121</t>
   </si>
   <si>
     <t>VWS-WC-020-134</t>
   </si>
   <si>
-    <t>Draft – Discussion materials – Project_x000A_Amsterdam</t>
+    <t>Draft – Discussion materials – Project
+Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-134</t>
   </si>
   <si>
     <t>VWS-WC-020-135</t>
   </si>
   <si>
-    <t>Discussion materials – Project_x000A_Amsterdam</t>
+    <t>Discussion materials – Project
+Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-135</t>
   </si>
   <si>
     <t>VWS-WC-020-143</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-143</t>
   </si>
   <si>
     <t>VWS-WC-020-144</t>
   </si>
   <si>
-    <t>DUBBEL met_x000A_138.a</t>
+    <t>DUBBEL met
+138.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-144</t>
   </si>
   <si>
     <t>VWS-WC-020-154</t>
   </si>
   <si>
-    <t>Potential routes for Dutch state support_x000A_– Project Amsterdam</t>
+    <t>Potential routes for Dutch state support
+– Project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-154</t>
   </si>
   <si>
     <t>VWS-WC-020-171</t>
   </si>
   <si>
-    <t>Discussion Materials – Project_x000A_Amsterdam</t>
+    <t>Discussion Materials – Project
+Amsterdam</t>
   </si>
   <si>
     <t>Dubbel met 143</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-171</t>
   </si>
   <si>
     <t>VWS-WC-020-172</t>
   </si>
   <si>
     <t>Project Arise -  Tax discussion paper draft for discussion purposes only</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-172</t>
   </si>
   <si>
     <t>VWS-WC-020-182</t>
   </si>
   <si>
-    <t>DUBBEL met_x000A_179.a</t>
+    <t>DUBBEL met
+179.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-182</t>
   </si>
   <si>
     <t>VWS-WC-020-200</t>
   </si>
   <si>
-    <t>DUBBEL met_x000A_199.a</t>
+    <t>DUBBEL met
+199.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-200</t>
   </si>
   <si>
     <t>VWS-WC-020-267</t>
   </si>
   <si>
-    <t>Considerations regarding potential_x000A_support – Project Amsterdam</t>
-[...2 lines deleted...]
-    <t>Dubbel met_x000A_239.a</t>
+    <t>Considerations regarding potential
+support – Project Amsterdam</t>
+  </si>
+  <si>
+    <t>Dubbel met
+239.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-267</t>
   </si>
   <si>
     <t>VWS-WC-020-268</t>
   </si>
   <si>
     <t>Liquidity Overview</t>
   </si>
   <si>
-    <t>Dubbel met_x000A_266.a</t>
+    <t>Dubbel met
+266.a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-268</t>
   </si>
   <si>
     <t>VWS-WC-020-282</t>
   </si>
   <si>
-    <t>Project Helix -  SSN AHG Restructuring_x000A_Proposal</t>
+    <t>Project Helix -  SSN AHG Restructuring
+Proposal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-282</t>
   </si>
   <si>
     <t>VWS-WC-020-290</t>
   </si>
   <si>
     <t>Ramphastos Investments Partnership proposal</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-290</t>
   </si>
   <si>
     <t>VWS-WC-020-299</t>
   </si>
   <si>
-    <t>Considerations regarding potential_x000A_support- Project Amsterdam</t>
+    <t>Considerations regarding potential
+support- Project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-299</t>
   </si>
   <si>
     <t>VWS-WC-020-305</t>
   </si>
   <si>
     <t>Comparison of SSN and Ramphastos proposals – Project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-305</t>
   </si>
   <si>
     <t>VWS-WC-020-327</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-327</t>
   </si>
   <si>
     <t>VWS-WC-020-345</t>
   </si>
   <si>
-    <t>Potentail upside for Dutch state –_x000A_Project Amsterdam</t>
+    <t>Potentail upside for Dutch state –
+Project Amsterdam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-345</t>
   </si>
   <si>
     <t>VWS-WC-020-1</t>
   </si>
   <si>
     <t>Condensed consolidated interim financial statements for the quarter ended February 03, 2019 (quarter 4 2018)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-1</t>
   </si>
   <si>
     <t>VWS-WC-020-3</t>
   </si>
   <si>
     <t>Condensed consolidated interim financial statements for the quarter ended November 03, 2019 (quarter 3 2019)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-3</t>
   </si>
   <si>
     <t>VWS-WC-020-7</t>
   </si>
@@ -4646,87 +4725,90 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-14</t>
   </si>
   <si>
     <t>VWS-WC-020-15</t>
   </si>
   <si>
     <t>Trading Meeting Dasboard - Performance Review week 12</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-15</t>
   </si>
   <si>
     <t>VWS-WC-020-17</t>
   </si>
   <si>
     <t>Trading Meeting Dasboard - Performance Review week 13</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-17</t>
   </si>
   <si>
     <t>VWS-WC-020-28</t>
   </si>
   <si>
-    <t>Trading Meeting Dasboard - Performance Review –_x000A_week 14</t>
+    <t>Trading Meeting Dasboard - Performance Review –
+week 14</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-28</t>
   </si>
   <si>
     <t>VWS-WC-020-33</t>
   </si>
   <si>
     <t>Trading Meeting Dasboard - Performance Review - week 15</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-33</t>
   </si>
   <si>
     <t>VWS-WC-020-44</t>
   </si>
   <si>
     <t>Summary stock development</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-44</t>
   </si>
   <si>
     <t>VWS-WC-020-45</t>
   </si>
   <si>
-    <t>Trading Meeting Dasboard - Performance Review –_x000A_week 16</t>
+    <t>Trading Meeting Dasboard - Performance Review –
+week 16</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-45</t>
   </si>
   <si>
     <t>VWS-WC-020-58</t>
   </si>
   <si>
-    <t>Trading Meeting Dasboard - Performance Review –_x000A_week 17</t>
+    <t>Trading Meeting Dasboard - Performance Review –
+week 17</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-58</t>
   </si>
   <si>
     <t>VWS-WC-020-86</t>
   </si>
   <si>
     <t>Liquidity forecast – Supporting materials</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-86</t>
   </si>
   <si>
     <t>VWS-WC-020-87</t>
   </si>
   <si>
     <t>Sales KPI - week 10</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-87</t>
   </si>
   <si>
     <t>VWS-WC-020-88</t>
   </si>
@@ -4874,51 +4956,52 @@
   <si>
     <t>VWS-WC-020-83</t>
   </si>
   <si>
     <t>Facilities Summary</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-83</t>
   </si>
   <si>
     <t>VWS-WC-020-150</t>
   </si>
   <si>
     <t>Senior Secured Notes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-150</t>
   </si>
   <si>
     <t>VWS-WC-020-269</t>
   </si>
   <si>
     <t>Summary of Forward Liquidity</t>
   </si>
   <si>
-    <t>Dubbel met_x000A_266.b</t>
+    <t>Dubbel met
+266.b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-269</t>
   </si>
   <si>
     <t>VWS-WC-020-368</t>
   </si>
   <si>
     <t>Arise: Due Diligence Tracker</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/020/document/VWS-WC-020-368</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>