--- v0 (2026-01-25)
+++ v1 (2026-06-12)
@@ -56,144 +56,149 @@
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>D201</t>
   </si>
   <si>
     <t>VWS-WC-016-D201</t>
   </si>
   <si>
-    <t>Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 4 - Fiche_x000A_Communicatie Desinformatie  Covid-19</t>
+    <t>Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 4 - Fiche
+Communicatie Desinformatie  Covid-19</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.2.1i;5.1.2i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D201</t>
   </si>
   <si>
     <t>Tweede deelbesluit op uw Woo-verzoek in zake de interdepartementale werkgroep desinformatie</t>
   </si>
   <si>
     <t>D202</t>
   </si>
   <si>
     <t>VWS-WC-016-D202</t>
   </si>
   <si>
     <t>Definitieve MID 12-6</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>5.1.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D202</t>
   </si>
   <si>
     <t>D203</t>
   </si>
   <si>
     <t>VWS-WC-016-D203</t>
   </si>
   <si>
-    <t>Desinfo update + BNC proces Commissie desinfo mededeling - bijlage 1 - Concept Programme_x000A_political advertising Webinars 2020</t>
+    <t>Desinfo update + BNC proces Commissie desinfo mededeling - bijlage 1 - Concept Programme
+political advertising Webinars 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D203</t>
   </si>
   <si>
     <t>D204</t>
   </si>
   <si>
     <t>VWS-WC-016-D204</t>
   </si>
   <si>
     <t>Desinfo update + BNC proces Commissie desinfo mededeling - bijlage 2 - JOIN(2020) 8 final</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
-    <t>Reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackIing-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackIing-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D204</t>
   </si>
   <si>
     <t>D205</t>
   </si>
   <si>
     <t>VWS-WC-016-D205</t>
   </si>
   <si>
     <t>Desinfo update + BNC proces Commissie desinfo mededeling</t>
   </si>
   <si>
     <t>5.1.2a;5.1.2e</t>
   </si>
   <si>
-    <t>Reeds openbaar: https://33c303d4-04d2-4691-9b35-_x000A_535e9ea32429.usrfiIes.com/ugd/33c303  538ebc6879cf415 e89d3e733c0bca688.pdf</t>
+    <t>Reeds openbaar: https://33c303d4-04d2-4691-9b35-
+535e9ea32429.usrfiIes.com/ugd/33c303  538ebc6879cf415 e89d3e733c0bca688.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D205</t>
   </si>
   <si>
     <t>D206</t>
   </si>
   <si>
     <t>VWS-WC-016-D206</t>
   </si>
   <si>
     <t>Facebook Corona Deep Dive</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2f</t>
   </si>
   <si>
-    <t>Reeds openbaar: https://www.rijksoverheid.nl/documenten/woo- besluiten/2022/11/01/besluit-op-woo-verzoek-over-_x000A_directeurenoverleg-desinformatie</t>
+    <t>Reeds openbaar: https://www.rijksoverheid.nl/documenten/woo- besluiten/2022/11/01/besluit-op-woo-verzoek-over-
+directeurenoverleg-desinformatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D206</t>
   </si>
   <si>
     <t>D207</t>
   </si>
   <si>
     <t>VWS-WC-016-D207</t>
   </si>
   <si>
     <t>FW Joint Statement Misinformation - Sounding board members react to EC Co - bijlage 1 - Joint Statement Disinformation</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D207</t>
   </si>
   <si>
     <t>D208</t>
   </si>
   <si>
     <t>VWS-WC-016-D208</t>
   </si>
   <si>
     <t>FW Joint Statement Disinformation - Sounding board members react to EC Co</t>
   </si>
@@ -212,51 +217,52 @@
   <si>
     <t>5.1.2f</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D209</t>
   </si>
   <si>
     <t>D210</t>
   </si>
   <si>
     <t>VWS-WC-016-D210</t>
   </si>
   <si>
     <t>FW misinformatie  COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D210</t>
   </si>
   <si>
     <t>D211</t>
   </si>
   <si>
     <t>VWS-WC-016-D211</t>
   </si>
   <si>
-    <t>FW Scenario + Inserts Desinformatie oefening - bijlage 1 - 2020 05 26 Overzicht inserts Scenario_x000A_Desinfo-oefening</t>
+    <t>FW Scenario + Inserts Desinformatie oefening - bijlage 1 - 2020 05 26 Overzicht inserts Scenario
+Desinfo-oefening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D211</t>
   </si>
   <si>
     <t>D212</t>
   </si>
   <si>
     <t>VWS-WC-016-D212</t>
   </si>
   <si>
     <t>FW Scenario + Inserts Desinformatie  oefening - bijlage 1 - lnsen 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D212</t>
   </si>
   <si>
     <t>D213</t>
   </si>
   <si>
     <t>VWS-WC-016-D213</t>
   </si>
   <si>
     <t>FW Scenario + Inserts Desinformatie oefening - bijlage 3 - Insert 2</t>
   </si>
@@ -272,51 +278,52 @@
   <si>
     <t>FW Scenario + Inserts Desinformatie  oefening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D214</t>
   </si>
   <si>
     <t>D215</t>
   </si>
   <si>
     <t>VWS-WC-016-D215</t>
   </si>
   <si>
     <t>IWG 11 juni en position paper - bijlage 1 - Flash HWP ERCHT HR PRES 11.06.202C</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D215</t>
   </si>
   <si>
     <t>D216</t>
   </si>
   <si>
     <t>VWS-WC-016-D216</t>
   </si>
   <si>
-    <t>IWG 11 juni en position paper - bijlage 2 - Position paper on Covid-19 and disinformation_x000A_03.06.2020</t>
+    <t>IWG 11 juni en position paper - bijlage 2 - Position paper on Covid-19 and disinformation
+03.06.2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D216</t>
   </si>
   <si>
     <t>D217</t>
   </si>
   <si>
     <t>VWS-WC-016-D217</t>
   </si>
   <si>
     <t>IWG 11 juni en position paper</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D217</t>
   </si>
   <si>
     <t>D218</t>
   </si>
   <si>
     <t>VWS-WC-016-D218</t>
   </si>
@@ -518,117 +525,122 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D234</t>
   </si>
   <si>
     <t>D235</t>
   </si>
   <si>
     <t>VWS-WC-016-D235</t>
   </si>
   <si>
     <t>Online meeting na Rapport TWG over content Moderatie Online</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D235</t>
   </si>
   <si>
     <t>D236</t>
   </si>
   <si>
     <t>VWS-WC-016-D236</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie  Covid-19 - 1203</t>
   </si>
   <si>
-    <t>Niet openbaar: definitieve versie reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Niet openbaar: definitieve versie reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D236</t>
   </si>
   <si>
     <t>D237</t>
   </si>
   <si>
     <t>VWS-WC-016-D237</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie  Covid-19 - 1734</t>
   </si>
   <si>
-    <t>Niet openbaar: definitieve  versie reeds openbaar: https://en.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Niet openbaar: definitieve  versie reeds openbaar: https://en.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D237</t>
   </si>
   <si>
     <t>D238</t>
   </si>
   <si>
     <t>VWS-WC-016-D238</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 1 - Fiche - comm LH</t>
   </si>
   <si>
-    <t>Niet openbaar: definitieve versie reeds openbaar: https://en.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Niet openbaar: definitieve versie reeds openbaar: https://en.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D238</t>
   </si>
   <si>
     <t>D239</t>
   </si>
   <si>
     <t>VWS-WC-016-D239</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 2 - Concept Fiche Com Desinformatie C-19</t>
   </si>
   <si>
-    <t>Niet openbaar: definitieve  versie reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Niet openbaar: definitieve  versie reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D239</t>
   </si>
   <si>
     <t>D240</t>
   </si>
   <si>
     <t>VWS-WC-016-D240</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 3 - JOIN(2020) 8 final</t>
   </si>
   <si>
-    <t>Reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-_x000A_right  en.pdf</t>
+    <t>Reeds openbaar: https://ec.europa.eu/info/sites/default/files/communicatio n-tackling-covid-19-disinformation-getting-facts-
+right  en.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D240</t>
   </si>
   <si>
-    <t xml:space="preserve">D241 </t>
+    <t>D241</t>
   </si>
   <si>
     <t xml:space="preserve">VWS-WC-016-D241 </t>
   </si>
   <si>
     <t xml:space="preserve">RE Heads-up desinfo - bijlage 1 - GA iJBZ-Raad 6-7 juli 2020 Werksessie I </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D241%20</t>
   </si>
   <si>
     <t>D242</t>
   </si>
   <si>
     <t>VWS-WC-016-D242</t>
   </si>
   <si>
     <t>E Heads-up desinfo - bijlage 2 - Factsheets en QA's actualiteit V50 desinformatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/016/document/VWS-WC-016-D242</t>
   </si>
   <si>
     <t>D243</t>
   </si>