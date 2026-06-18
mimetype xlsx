--- v0 (2025-12-19)
+++ v1 (2026-06-18)
@@ -56,90 +56,92 @@
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>D201</t>
   </si>
   <si>
     <t>VWS-WC-015-D201</t>
   </si>
   <si>
-    <t>Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 4 - Fiche_x000A_Communicatie Desinformatie  Covid-19</t>
+    <t>Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 4 - Fiche
+Communicatie Desinformatie  Covid-19</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.2.1i;5.1.2i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D201</t>
   </si>
   <si>
     <t>Tweede deelbesluit op Woo-verzoek inzake de Interdepartementale Werkgroep Desinformatie</t>
   </si>
   <si>
     <t>D202</t>
   </si>
   <si>
     <t>VWS-WC-015-D202</t>
   </si>
   <si>
     <t>Definitieve MID 12-6</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>5.1.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D202</t>
   </si>
   <si>
     <t>D203</t>
   </si>
   <si>
     <t>VWS-WC-015-D203</t>
   </si>
   <si>
-    <t>Desinfo update + BNC proces Commissie desinfo mededeling - bijlage 1 - Concept Programme_x000A_political advertising Webinars 2020</t>
+    <t>Desinfo update + BNC proces Commissie desinfo mededeling - bijlage 1 - Concept Programme
+political advertising Webinars 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D203</t>
   </si>
   <si>
     <t>D204</t>
   </si>
   <si>
     <t>VWS-WC-015-D204</t>
   </si>
   <si>
     <t>Desinfo update + BNC proces Commissie  desinfo mededeling - bijlage 2 - JOIN(2020) 8 final</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D204</t>
   </si>
   <si>
     <t>D205</t>
   </si>
   <si>
     <t>VWS-WC-015-D205</t>
   </si>
@@ -203,51 +205,52 @@
   <si>
     <t>5.1.2f</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D209</t>
   </si>
   <si>
     <t>D210</t>
   </si>
   <si>
     <t>VWS-WC-015-D210</t>
   </si>
   <si>
     <t>FW misinformatie  COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D210</t>
   </si>
   <si>
     <t>D211</t>
   </si>
   <si>
     <t>VWS-WC-015-D211</t>
   </si>
   <si>
-    <t>FW Scenario + Inserts Desinformatie oefening - bijlage 1 - 2020 05 26 Overzicht inserts Scenario_x000A_Desinfo-oefening</t>
+    <t>FW Scenario + Inserts Desinformatie oefening - bijlage 1 - 2020 05 26 Overzicht inserts Scenario
+Desinfo-oefening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D211</t>
   </si>
   <si>
     <t>D212</t>
   </si>
   <si>
     <t>VWS-WC-015-D212</t>
   </si>
   <si>
     <t>FW Scenario + Inserts Desinformatie  oefening - bijlage 1 - lnsen 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D212</t>
   </si>
   <si>
     <t>D213</t>
   </si>
   <si>
     <t>VWS-WC-015-D213</t>
   </si>
   <si>
     <t>FW Scenario + Inserts Desinformatie oefening - bijlage 3 - Insert 2</t>
   </si>
@@ -263,51 +266,52 @@
   <si>
     <t>FW Scenario + Inserts Desinformatie  oefening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D214</t>
   </si>
   <si>
     <t>D215</t>
   </si>
   <si>
     <t>VWS-WC-015-D215</t>
   </si>
   <si>
     <t>IWG 11 juni en position paper - bijlage 1 - Flash HWP ERCHT HR PRES 11.06.202C</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D215</t>
   </si>
   <si>
     <t>D216</t>
   </si>
   <si>
     <t>VWS-WC-015-D216</t>
   </si>
   <si>
-    <t>IWG 11 juni en position paper - bijlage 2 - Position paper on Covid-19 and disinformation_x000A_03.06.2020</t>
+    <t>IWG 11 juni en position paper - bijlage 2 - Position paper on Covid-19 and disinformation
+03.06.2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D216</t>
   </si>
   <si>
     <t>D217</t>
   </si>
   <si>
     <t>VWS-WC-015-D217</t>
   </si>
   <si>
     <t>IWG 11 juni en position paper</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D217</t>
   </si>
   <si>
     <t>D218</t>
   </si>
   <si>
     <t>VWS-WC-015-D218</t>
   </si>
@@ -569,51 +573,52 @@
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 2 - Concept Fiche Com Desinformatie C-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D239</t>
   </si>
   <si>
     <t>D240</t>
   </si>
   <si>
     <t>VWS-WC-015-D240</t>
   </si>
   <si>
     <t>RE Deadline donderdag 1200 Concept BNC fiche desinformatie Covid-19 - bijlage 3 - JOIN(2020) 8 final</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D240</t>
   </si>
   <si>
     <t>D241</t>
   </si>
   <si>
     <t>VWS-WC-015-D241</t>
   </si>
   <si>
-    <t>RE Heads-up desinfo - bijlage 1 - GA iJBZ-Raad 6-7 juli 2020 Werksessie I — Versterken dem in tijden_x000A_van COVID-19 deel</t>
+    <t>RE Heads-up desinfo - bijlage 1 - GA iJBZ-Raad 6-7 juli 2020 Werksessie I — Versterken dem in tijden
+van COVID-19 deel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D241</t>
   </si>
   <si>
     <t>D242</t>
   </si>
   <si>
     <t>VWS-WC-015-D242</t>
   </si>
   <si>
     <t>RE Heads-up desinfo - bijlage 2 - Factsheets en QA's actualiteit VSO desinformatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/015/document/VWS-WC-015-D242</t>
   </si>
   <si>
     <t>D243</t>
   </si>
   <si>
     <t>VWS-WC-015-D243</t>
   </si>
   <si>
     <t>RE Heads-up desinfo</t>
   </si>