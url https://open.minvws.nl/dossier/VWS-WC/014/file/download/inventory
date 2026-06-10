--- v0 (2025-12-09)
+++ v1 (2026-06-10)
@@ -107,51 +107,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC002</t>
   </si>
   <si>
     <t>TEC003</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC003</t>
   </si>
   <si>
     <t>Desinformatie COVID-19</t>
   </si>
   <si>
     <t>buiten reikwijdte verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC003</t>
   </si>
   <si>
     <t>TEC004</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC004</t>
   </si>
   <si>
-    <t>Disinformatie COVID-19 letter + lViR research current_x000A_disinformation legal frarriework</t>
+    <t>Disinformatie COVID-19 letter + lViR research current
+disinformation legal frarriework</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC004</t>
   </si>
   <si>
     <t>TEC005</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC005</t>
   </si>
   <si>
     <t>Disinformation COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC005</t>
   </si>
   <si>
     <t>TEC006</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC006</t>
   </si>
   <si>
     <t>Facebook April Coordinated Inauthentic Behavior Report</t>
   </si>
@@ -179,63 +180,65 @@
   <si>
     <t>FW Facebook 2 uur Corona Deep Dive workshop</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC008</t>
   </si>
   <si>
     <t>TEC009</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC009</t>
   </si>
   <si>
     <t>FW Facebook Media Literacy Campaign launch</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC009</t>
   </si>
   <si>
     <t>TEC010</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC010</t>
   </si>
   <si>
-    <t>FW info FB nav misinfo working group call - tevens bijlage bij RE_x000A_Derde call met techbedrijven over desinformatiebeleid</t>
+    <t>FW info FB nav misinfo working group call - tevens bijlage bij RE
+Derde call met techbedrijven over desinformatiebeleid</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC010</t>
   </si>
   <si>
     <t>TEC011</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC011</t>
   </si>
   <si>
-    <t>FW Thank you from Facebook EU Conversations  - Bijlage 1 - FB-EU-_x000A_Conv-Event-Report-Misinformation-COVlD-19 160620 (FINAL)</t>
+    <t>FW Thank you from Facebook EU Conversations  - Bijlage 1 - FB-EU-
+Conv-Event-Report-Misinformation-COVlD-19 160620 (FINAL)</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC011</t>
   </si>
   <si>
     <t>TEC012</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC012</t>
   </si>
   <si>
     <t>FW update voorafgaand aan call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC012</t>
   </si>
   <si>
     <t>TEC013</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC013</t>
   </si>
@@ -386,111 +389,116 @@
   <si>
     <t>Re Second Videocall about misdisinfo and COVID-19 - 1332</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC025</t>
   </si>
   <si>
     <t>TEC026</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC026</t>
   </si>
   <si>
     <t>Re Second Videocall about misdisinfo and COVID-19 - 1848</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC026</t>
   </si>
   <si>
     <t>TEC027</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC027</t>
   </si>
   <si>
-    <t>Re Third Videocall about misdisinfo during COVlD-pandemic -_x000A_20200519 0944.</t>
+    <t>Re Third Videocall about misdisinfo during COVlD-pandemic -
+20200519 0944.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC027</t>
   </si>
   <si>
     <t>TEC028</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC028</t>
   </si>
   <si>
-    <t>Re Third Videocall about misdisinfo during COVlD-pandemic -_x000A_20200519 1412</t>
+    <t>Re Third Videocall about misdisinfo during COVlD-pandemic -
+20200519 1412</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC028</t>
   </si>
   <si>
     <t>TEC029</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC029</t>
   </si>
   <si>
-    <t>RE Third Videocall about misdisinfo during COVlD-pandemic -_x000A_20200519 1812</t>
+    <t>RE Third Videocall about misdisinfo during COVlD-pandemic -
+20200519 1812</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC029</t>
   </si>
   <si>
     <t>TEC030</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC030</t>
   </si>
   <si>
     <t>Re update voorafgaand aan call</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC030</t>
   </si>
   <si>
     <t>TEC031</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC031</t>
   </si>
   <si>
-    <t>RE Videocall Dutch Government-Mozilla about disinformation_x000A_COVID-19 - 20200506 1715</t>
+    <t>RE Videocall Dutch Government-Mozilla about disinformation
+COVID-19 - 20200506 1715</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC031</t>
   </si>
   <si>
     <t>TEC032</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC032</t>
   </si>
   <si>
-    <t>RE Videocall Dutch Government-Mozilla about disinformation_x000A_COVID-19 - 20200506 1735</t>
+    <t>RE Videocall Dutch Government-Mozilla about disinformation
+COVID-19 - 20200506 1735</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC032</t>
   </si>
   <si>
     <t>TEC033</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC033</t>
   </si>
   <si>
     <t>RE Videocall Minister Ollongren - 20200611 0954</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC033</t>
   </si>
   <si>
     <t>TEC034</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC034</t>
   </si>
   <si>
     <t>Re Videocall Minister Ollongren - 20200611 1913</t>
   </si>
@@ -668,87 +676,91 @@
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC048</t>
   </si>
   <si>
     <t>TEC049</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC049</t>
   </si>
   <si>
     <t>Disinformatie COVID-19 letter + IViR.research  current disinformation legal framework - Bijlage 2 - Kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC049</t>
   </si>
   <si>
     <t>TEC050</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC050</t>
   </si>
   <si>
-    <t>Disinformatie COVID-19 letter + IViR research current_x000A_disinformation legal framework - Bijlage 3 - Rapport</t>
+    <t>Disinformatie COVID-19 letter + IViR research current
+disinformation legal framework - Bijlage 3 - Rapport</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC050</t>
   </si>
   <si>
     <t>TEC051</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC051</t>
   </si>
   <si>
-    <t>Disinformatie  COVID-19 letter + lViR research current_x000A_disinformation legal framework - Bijlage 4 - Tips</t>
+    <t>Disinformatie  COVID-19 letter + lViR research current
+disinformation legal framework - Bijlage 4 - Tips</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC051</t>
   </si>
   <si>
     <t>TEC052</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC052</t>
   </si>
   <si>
-    <t>Disinformatie COVID-19 letter + IViR research current_x000A_disinformation legal framework - Bijlage 5 - Final report</t>
+    <t>Disinformatie COVID-19 letter + IViR research current
+disinformation legal framework - Bijlage 5 - Final report</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC052</t>
   </si>
   <si>
     <t>TEC053</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC053</t>
   </si>
   <si>
-    <t>RE Third Videocall about misdisinfo during COVl0-pandemic -_x000A_20200519 1812 - bijlage 1 - Final report Disinformation IViR</t>
+    <t>RE Third Videocall about misdisinfo during COVl0-pandemic -
+20200519 1812 - bijlage 1 - Final report Disinformation IViR</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC053</t>
   </si>
   <si>
     <t>TEC054</t>
   </si>
   <si>
     <t>VWS-WC-014-TEC054</t>
   </si>
   <si>
     <t>RE Third Videocall about misdisinfo during COVlD-pandemic - 20200519 1812 - bijlage 2 - Kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/014/document/VWS-WC-014-TEC054</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>