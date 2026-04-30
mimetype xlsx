--- v0 (2025-12-19)
+++ v1 (2026-04-30)
@@ -614,132 +614,138 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-10274</t>
   </si>
   <si>
     <t>VWS-WC-012-10164</t>
   </si>
   <si>
     <t>Kaders voor terugkeer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-10164</t>
   </si>
   <si>
     <t>VWS-WC-012-15002</t>
   </si>
   <si>
     <t>Crisisberaad Coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15002</t>
   </si>
   <si>
     <t>VWS-WC-012-15003</t>
   </si>
   <si>
-    <t>Crisisberaad 30 jan_x000A_2020</t>
+    <t>Crisisberaad 30 jan
+2020</t>
   </si>
   <si>
     <t>10.2a;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15003</t>
   </si>
   <si>
     <t>VWS-WC-012-15004</t>
   </si>
   <si>
-    <t>Crisisberaad 28 jan_x000A_2020</t>
+    <t>Crisisberaad 28 jan
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15004</t>
   </si>
   <si>
     <t>VWS-WC-012-15005</t>
   </si>
   <si>
-    <t>Crisisberaad 27 jan_x000A_2020</t>
+    <t>Crisisberaad 27 jan
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15005</t>
   </si>
   <si>
     <t>VWS-WC-012-15008</t>
   </si>
   <si>
-    <t>Crisisberaad 10 feb_x000A_2020</t>
+    <t>Crisisberaad 10 feb
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15008</t>
   </si>
   <si>
     <t>VWS-WC-012-15009</t>
   </si>
   <si>
-    <t>Crisisberaad 13 feb_x000A_2020</t>
+    <t>Crisisberaad 13 feb
+2020</t>
   </si>
   <si>
     <t>10.2e;10.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15009</t>
   </si>
   <si>
     <t>VWS-WC-012-15010</t>
   </si>
   <si>
     <t>Crisisberaad 5 feb 2020</t>
   </si>
   <si>
     <t>10.1d;10.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15010</t>
   </si>
   <si>
     <t>VWS-WC-012-15012</t>
   </si>
   <si>
     <t>Crisisberaad 6 feb 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15012</t>
   </si>
   <si>
     <t>VWS-WC-012-15014</t>
   </si>
   <si>
     <t>Crisisberaad 3 feb 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15014</t>
   </si>
   <si>
     <t>VWS-WC-012-15017</t>
   </si>
   <si>
-    <t>Crisisberaad 9 maart_x000A_2020</t>
+    <t>Crisisberaad 9 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/012/document/VWS-WC-012-15017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>