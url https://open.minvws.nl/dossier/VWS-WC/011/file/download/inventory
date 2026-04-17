--- v0 (2025-12-05)
+++ v1 (2026-04-17)
@@ -926,102 +926,104 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-23216</t>
   </si>
   <si>
     <t>VWS-WC-011-40066</t>
   </si>
   <si>
     <t>Concept sms M</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-40066</t>
   </si>
   <si>
     <t>VWS-WC-011-33328</t>
   </si>
   <si>
     <t>Marokkaanse media : Nederland maakt zelf onderscheid wel/niet bipatride</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-33328</t>
   </si>
   <si>
     <t>VWS-WC-011-23219</t>
   </si>
   <si>
-    <t>Afstemming Kamerbrief Bijzondere Bijstand Marokko - passage_x000A_Marokko</t>
+    <t>Afstemming Kamerbrief Bijzondere Bijstand Marokko - passage
+Marokko</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-23219</t>
   </si>
   <si>
     <t>VWS-WC-011-33321</t>
   </si>
   <si>
     <t>Verzoek M: RE Marokkaanse media: Nederland maakt zelf onderscheid wel/niet bipatride.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-33321</t>
   </si>
   <si>
     <t>VWS-WC-011-40070</t>
   </si>
   <si>
     <t>Vluchtaanvragen voor het noorden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-40070</t>
   </si>
   <si>
     <t>VWS-WC-011-33332</t>
   </si>
   <si>
     <t>[BZ-V] Marokko</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-33332</t>
   </si>
   <si>
     <t>VWS-WC-011-40063</t>
   </si>
   <si>
     <t>Gesprek Marokko</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-40063</t>
   </si>
   <si>
     <t>VWS-WC-011-23235</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-23235</t>
   </si>
   <si>
     <t>VWS-WC-011-21786</t>
   </si>
   <si>
-    <t>NV 61/2020 aved demande d'autorisation de 3 vols d'état humanitaires de rapatriement de Casablanca à Amsterdam le 5, 6 et 7 mai 2020 plus_x000A_les 3 listes de passagers</t>
+    <t>NV 61/2020 aved demande d'autorisation de 3 vols d'état humanitaires de rapatriement de Casablanca à Amsterdam le 5, 6 et 7 mai 2020 plus
+les 3 listes de passagers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-21786</t>
   </si>
   <si>
     <t>VWS-WC-011-21850</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-21850</t>
   </si>
   <si>
     <t>VWS-WC-011-23896</t>
   </si>
   <si>
     <t>Korte update camperaars Marokko + mogelijke veerboot 19 mei</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-23896</t>
   </si>
   <si>
     <t>VWS-WC-011-22207</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/011/document/VWS-WC-011-22207</t>
   </si>