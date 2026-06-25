--- v0 (2026-01-29)
+++ v1 (2026-06-25)
@@ -62,51 +62,51 @@
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-002-1</t>
   </si>
   <si>
     <t>Overzicht passages over corona uit VoRa-verslagen januari 2020 tot en met 4 maart 2021</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.1d</t>
   </si>
   <si>
-    <t>Wob-besluit op Wob-verzoek van Argos inzake communicatiebeleid covid_x005F_x0002_20</t>
+    <t>Wob-besluit op Wob-verzoek van Argos inzake communicatiebeleid covid_x005F_x005F_x0002_20</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/002/document/VWS-WC-002-1</t>
   </si>
   <si>
     <t>Wob-besluit inzake communicatiebeleid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">